--- v0 (2026-09-16)
+++ v1 (2026-10-31)
@@ -9,58 +9,58 @@
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4506"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15840"/>
   </bookViews>
   <sheets>
     <sheet name="Hoja1" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">Hoja1!$B$2:$E$561</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">Hoja1!$B$2:$E$563</definedName>
   </definedNames>
   <calcPr calcId="125725"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1162" uniqueCount="1062">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1168" uniqueCount="1066">
   <si>
     <t>Fregaderos de Cocina</t>
   </si>
   <si>
     <t>€
 PVP</t>
   </si>
   <si>
     <t>TIM-010501</t>
   </si>
   <si>
     <t>TIM-010502</t>
   </si>
   <si>
     <t>TIM-010601</t>
   </si>
   <si>
     <t>TIM-010602</t>
   </si>
   <si>
     <t>TIM-010701</t>
   </si>
   <si>
     <t>TIM-010702</t>
   </si>
@@ -3437,50 +3437,62 @@
     <t>Grifo electronica mural y Válvula mezcladora termostática con bateria (Caño)</t>
   </si>
   <si>
     <t>Grifo electronica mural y Válvula mezcladora termostática a corriente (Caño)</t>
   </si>
   <si>
     <t xml:space="preserve">Caño mural </t>
   </si>
   <si>
     <t>TIM-022704</t>
   </si>
   <si>
     <t xml:space="preserve">Dispensador de Jabon en ABS blanco, capacidad 1 L. </t>
   </si>
   <si>
     <t>Dispensador jabón ABS blanco 1 l.</t>
   </si>
   <si>
     <t>TIM-52328P/P-600</t>
   </si>
   <si>
     <t>Barra Abatible con portarrollos, fabricada en acero , acabado Epoxi Blanco, de 600 mm. de longitud, tornillería incluida.</t>
   </si>
   <si>
     <t>Portarrollos reserva en acero inoxidable, de dimensiones 180x45x70 mm, con fijación a pared redonda.</t>
+  </si>
+  <si>
+    <t>TIM-022603</t>
+  </si>
+  <si>
+    <t>TIM-022604</t>
+  </si>
+  <si>
+    <t>Mini Dispensador de jabón ABS 175 ML</t>
+  </si>
+  <si>
+    <t>Mini Dispensador de jabón doble ABS 175ML</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="3">
     <numFmt numFmtId="8" formatCode="#,##0.00\ &quot;€&quot;;[Red]\-#,##0.00\ &quot;€&quot;"/>
     <numFmt numFmtId="44" formatCode="_-* #,##0.00\ &quot;€&quot;_-;\-* #,##0.00\ &quot;€&quot;_-;_-* &quot;-&quot;??\ &quot;€&quot;_-;_-@_-"/>
     <numFmt numFmtId="164" formatCode="#,##0.00\ &quot;€&quot;"/>
   </numFmts>
   <fonts count="11">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
@@ -3609,51 +3621,51 @@
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="44" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="44">
+  <cellXfs count="46">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="164" fontId="5" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="5" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="5" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="164" fontId="5" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
@@ -3732,2209 +3744,2215 @@
     </xf>
     <xf numFmtId="8" fontId="4" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="3" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="5" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="164" fontId="7" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="7" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="8" fontId="7" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
+    <xf numFmtId="164" fontId="5" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Moneda" xfId="1" builtinId="4"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image13.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image18.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image12.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image17.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image16.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image20.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image15.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image10.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image19.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image9.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image14.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>228600</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>123825</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>928968</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>264590</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="1 Imagen" descr="logo-Timblau-petit.png">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000002000000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{00000000-0008-0000-0000-000002000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1" cstate="print"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="990600" y="123825"/>
           <a:ext cx="700368" cy="140765"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>76200</xdr:colOff>
       <xdr:row>23</xdr:row>
       <xdr:rowOff>57150</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>757518</xdr:colOff>
       <xdr:row>23</xdr:row>
       <xdr:rowOff>188390</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="51" name="50 Imagen" descr="logo-Timblau-petit.png">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000033000000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{00000000-0008-0000-0000-000033000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2" cstate="print"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="838200" y="22898100"/>
           <a:ext cx="681318" cy="131240"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>142875</xdr:colOff>
       <xdr:row>28</xdr:row>
       <xdr:rowOff>85725</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>824193</xdr:colOff>
       <xdr:row>28</xdr:row>
       <xdr:rowOff>216965</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="54" name="53 Imagen" descr="logo-Timblau-petit.png">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000036000000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{00000000-0008-0000-0000-000036000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2" cstate="print"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="904875" y="6257925"/>
           <a:ext cx="681318" cy="131240"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>142875</xdr:colOff>
       <xdr:row>39</xdr:row>
       <xdr:rowOff>85725</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>824193</xdr:colOff>
       <xdr:row>39</xdr:row>
       <xdr:rowOff>216965</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="55" name="54 Imagen" descr="logo-Timblau-petit.png">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000037000000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{00000000-0008-0000-0000-000037000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2" cstate="print"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="904875" y="6257925"/>
           <a:ext cx="681318" cy="131240"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>142875</xdr:colOff>
       <xdr:row>55</xdr:row>
       <xdr:rowOff>85725</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>824193</xdr:colOff>
       <xdr:row>55</xdr:row>
       <xdr:rowOff>216965</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="56" name="55 Imagen" descr="logo-Timblau-petit.png">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000038000000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{00000000-0008-0000-0000-000038000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2" cstate="print"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="228600" y="9896475"/>
           <a:ext cx="681318" cy="131240"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>190500</xdr:colOff>
       <xdr:row>71</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>843243</xdr:colOff>
       <xdr:row>71</xdr:row>
       <xdr:rowOff>226490</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="57" name="56 Imagen" descr="logo-Timblau-petit.png">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000039000000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{00000000-0008-0000-0000-000039000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId3" cstate="print"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="952500" y="32442150"/>
           <a:ext cx="652743" cy="131240"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>190500</xdr:colOff>
       <xdr:row>77</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>843243</xdr:colOff>
       <xdr:row>77</xdr:row>
       <xdr:rowOff>226490</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="58" name="57 Imagen" descr="logo-Timblau-petit.png">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-00003A000000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{00000000-0008-0000-0000-00003A000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId3" cstate="print"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="952500" y="17145000"/>
           <a:ext cx="652743" cy="131240"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>114300</xdr:colOff>
       <xdr:row>86</xdr:row>
       <xdr:rowOff>104775</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>843243</xdr:colOff>
       <xdr:row>86</xdr:row>
       <xdr:rowOff>245540</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="59" name="58 Imagen" descr="logo-Timblau-petit.png">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-00003B000000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{00000000-0008-0000-0000-00003B000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId4" cstate="print"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="876300" y="26022300"/>
           <a:ext cx="728943" cy="140765"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>28575</xdr:colOff>
       <xdr:row>97</xdr:row>
       <xdr:rowOff>57150</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>757518</xdr:colOff>
       <xdr:row>97</xdr:row>
       <xdr:rowOff>188390</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="61" name="60 Imagen" descr="logo-Timblau-petit.png">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-00003D000000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{00000000-0008-0000-0000-00003D000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId5" cstate="print"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="790575" y="28155900"/>
           <a:ext cx="728943" cy="131240"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>142875</xdr:colOff>
       <xdr:row>113</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>871818</xdr:colOff>
       <xdr:row>113</xdr:row>
       <xdr:rowOff>236015</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="70" name="69 Imagen" descr="logo-Timblau-petit.png">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000046000000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{00000000-0008-0000-0000-000046000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId4" cstate="print"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="904875" y="31527750"/>
           <a:ext cx="728943" cy="140765"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>161925</xdr:colOff>
       <xdr:row>126</xdr:row>
       <xdr:rowOff>85725</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>890868</xdr:colOff>
       <xdr:row>126</xdr:row>
       <xdr:rowOff>226490</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="72" name="71 Imagen" descr="logo-Timblau-petit.png">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000048000000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{00000000-0008-0000-0000-000048000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId4" cstate="print"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="923925" y="36566475"/>
           <a:ext cx="728943" cy="140765"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>76200</xdr:colOff>
       <xdr:row>137</xdr:row>
       <xdr:rowOff>57151</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>757518</xdr:colOff>
       <xdr:row>137</xdr:row>
       <xdr:rowOff>188391</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="80" name="79 Imagen" descr="logo-Timblau-petit.png">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000050000000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{00000000-0008-0000-0000-000050000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2" cstate="print"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="838200" y="41890951"/>
           <a:ext cx="681318" cy="131240"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>76200</xdr:colOff>
       <xdr:row>143</xdr:row>
       <xdr:rowOff>57151</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>757518</xdr:colOff>
       <xdr:row>143</xdr:row>
       <xdr:rowOff>188391</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="83" name="82 Imagen" descr="logo-Timblau-petit.png">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000053000000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{00000000-0008-0000-0000-000053000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2" cstate="print"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="838200" y="36756976"/>
           <a:ext cx="681318" cy="131240"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>152400</xdr:colOff>
       <xdr:row>147</xdr:row>
       <xdr:rowOff>133350</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>900393</xdr:colOff>
       <xdr:row>147</xdr:row>
       <xdr:rowOff>283640</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="84" name="83 Imagen" descr="logo-Timblau-petit.png">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000054000000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{00000000-0008-0000-0000-000054000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId6" cstate="print"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="914400" y="39404925"/>
           <a:ext cx="747993" cy="150290"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>152400</xdr:colOff>
       <xdr:row>166</xdr:row>
       <xdr:rowOff>133350</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>900393</xdr:colOff>
       <xdr:row>166</xdr:row>
       <xdr:rowOff>283640</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="85" name="84 Imagen" descr="logo-Timblau-petit.png">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000055000000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{00000000-0008-0000-0000-000055000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId6" cstate="print"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="914400" y="39404925"/>
           <a:ext cx="747993" cy="150290"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>85725</xdr:colOff>
       <xdr:row>171</xdr:row>
       <xdr:rowOff>104775</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>833718</xdr:colOff>
       <xdr:row>171</xdr:row>
       <xdr:rowOff>255065</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="86" name="85 Imagen" descr="logo-Timblau-petit.png">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000056000000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{00000000-0008-0000-0000-000056000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId6" cstate="print"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="847725" y="52473225"/>
           <a:ext cx="747993" cy="150290"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>152400</xdr:colOff>
-      <xdr:row>190</xdr:row>
+      <xdr:row>192</xdr:row>
       <xdr:rowOff>76200</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>900393</xdr:colOff>
-      <xdr:row>190</xdr:row>
+      <xdr:row>192</xdr:row>
       <xdr:rowOff>226490</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="88" name="87 Imagen" descr="logo-Timblau-petit.png">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000058000000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{00000000-0008-0000-0000-000058000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId6" cstate="print"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="914400" y="58731150"/>
           <a:ext cx="747993" cy="150290"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>171450</xdr:colOff>
-      <xdr:row>205</xdr:row>
+      <xdr:row>207</xdr:row>
       <xdr:rowOff>85725</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>919443</xdr:colOff>
-      <xdr:row>205</xdr:row>
+      <xdr:row>207</xdr:row>
       <xdr:rowOff>236015</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="89" name="88 Imagen" descr="logo-Timblau-petit.png">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000059000000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{00000000-0008-0000-0000-000059000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId6" cstate="print"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="933450" y="60855225"/>
           <a:ext cx="747993" cy="150290"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>171450</xdr:colOff>
-      <xdr:row>217</xdr:row>
+      <xdr:row>219</xdr:row>
       <xdr:rowOff>114300</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>919443</xdr:colOff>
-      <xdr:row>217</xdr:row>
+      <xdr:row>219</xdr:row>
       <xdr:rowOff>264590</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="90" name="89 Imagen" descr="logo-Timblau-petit.png">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-00005A000000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{00000000-0008-0000-0000-00005A000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId6" cstate="print"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="933450" y="66655950"/>
           <a:ext cx="747993" cy="150290"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>180975</xdr:colOff>
-      <xdr:row>231</xdr:row>
+      <xdr:row>233</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>928968</xdr:colOff>
-      <xdr:row>231</xdr:row>
+      <xdr:row>233</xdr:row>
       <xdr:rowOff>245540</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="91" name="90 Imagen" descr="logo-Timblau-petit.png">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-00005B000000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{00000000-0008-0000-0000-00005B000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId6" cstate="print"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="942975" y="70789800"/>
           <a:ext cx="747993" cy="150290"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>171450</xdr:colOff>
-      <xdr:row>241</xdr:row>
+      <xdr:row>243</xdr:row>
       <xdr:rowOff>104775</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>919443</xdr:colOff>
-      <xdr:row>241</xdr:row>
+      <xdr:row>243</xdr:row>
       <xdr:rowOff>255065</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="94" name="93 Imagen" descr="logo-Timblau-petit.png">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-00005E000000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{00000000-0008-0000-0000-00005E000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId6" cstate="print"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="933450" y="71523225"/>
           <a:ext cx="747993" cy="150290"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>85725</xdr:colOff>
-      <xdr:row>245</xdr:row>
+      <xdr:row>247</xdr:row>
       <xdr:rowOff>85725</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>833718</xdr:colOff>
-      <xdr:row>245</xdr:row>
+      <xdr:row>247</xdr:row>
       <xdr:rowOff>236015</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="95" name="94 Imagen" descr="logo-Timblau-petit.png">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-00005F000000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{00000000-0008-0000-0000-00005F000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId6" cstate="print"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="847725" y="75714225"/>
           <a:ext cx="747993" cy="150290"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>125942</xdr:colOff>
-      <xdr:row>275</xdr:row>
+      <xdr:row>277</xdr:row>
       <xdr:rowOff>105833</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>873935</xdr:colOff>
-      <xdr:row>275</xdr:row>
+      <xdr:row>277</xdr:row>
       <xdr:rowOff>256123</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="96" name="95 Imagen" descr="logo-Timblau-petit.png">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000060000000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{00000000-0008-0000-0000-000060000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId6" cstate="print"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="210609" y="54472416"/>
           <a:ext cx="747993" cy="150290"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>209550</xdr:colOff>
-      <xdr:row>292</xdr:row>
+      <xdr:row>294</xdr:row>
       <xdr:rowOff>76200</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>957543</xdr:colOff>
-      <xdr:row>292</xdr:row>
+      <xdr:row>294</xdr:row>
       <xdr:rowOff>247650</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="60" name="59 Imagen" descr="logo-Timblau-petit.png">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-00003C000000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{00000000-0008-0000-0000-00003C000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId7" cstate="print"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="295275" y="58302525"/>
           <a:ext cx="747993" cy="171450"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>200025</xdr:colOff>
-      <xdr:row>298</xdr:row>
+      <xdr:row>300</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>852768</xdr:colOff>
-      <xdr:row>298</xdr:row>
+      <xdr:row>300</xdr:row>
       <xdr:rowOff>236015</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="63" name="62 Imagen" descr="logo-Timblau-petit.png">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-00003F000000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{00000000-0008-0000-0000-00003F000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId8" cstate="print"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="285750" y="59597925"/>
           <a:ext cx="652743" cy="140765"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>123825</xdr:colOff>
-      <xdr:row>308</xdr:row>
+      <xdr:row>310</xdr:row>
       <xdr:rowOff>85725</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>795618</xdr:colOff>
-      <xdr:row>308</xdr:row>
+      <xdr:row>310</xdr:row>
       <xdr:rowOff>216965</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="64" name="63 Imagen" descr="logo-Timblau-petit.png">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000040000000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{00000000-0008-0000-0000-000040000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId9" cstate="print"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="885825" y="58207275"/>
           <a:ext cx="671793" cy="131240"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
-      <xdr:row>315</xdr:row>
+      <xdr:row>317</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>757518</xdr:colOff>
-      <xdr:row>315</xdr:row>
+      <xdr:row>317</xdr:row>
       <xdr:rowOff>216965</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="65" name="64 Imagen" descr="logo-Timblau-petit.png">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000041000000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{00000000-0008-0000-0000-000041000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId10" cstate="print"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="857250" y="77076300"/>
           <a:ext cx="662268" cy="121715"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>123825</xdr:colOff>
-      <xdr:row>326</xdr:row>
+      <xdr:row>328</xdr:row>
       <xdr:rowOff>76200</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>757518</xdr:colOff>
-      <xdr:row>326</xdr:row>
+      <xdr:row>328</xdr:row>
       <xdr:rowOff>188390</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="66" name="65 Imagen" descr="logo-Timblau-petit.png">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000042000000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{00000000-0008-0000-0000-000042000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId11" cstate="print"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="885825" y="82848450"/>
           <a:ext cx="633693" cy="112190"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>209550</xdr:colOff>
-      <xdr:row>353</xdr:row>
+      <xdr:row>355</xdr:row>
       <xdr:rowOff>66675</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>890868</xdr:colOff>
-      <xdr:row>353</xdr:row>
+      <xdr:row>355</xdr:row>
       <xdr:rowOff>238125</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="68" name="67 Imagen" descr="logo-Timblau-petit.png">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000044000000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{00000000-0008-0000-0000-000044000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId12" cstate="print"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="295275" y="70580250"/>
           <a:ext cx="681318" cy="171450"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>85725</xdr:colOff>
-      <xdr:row>369</xdr:row>
+      <xdr:row>371</xdr:row>
       <xdr:rowOff>66675</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>757518</xdr:colOff>
-      <xdr:row>369</xdr:row>
+      <xdr:row>371</xdr:row>
       <xdr:rowOff>188390</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="69" name="68 Imagen" descr="logo-Timblau-petit.png">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000045000000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{00000000-0008-0000-0000-000045000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId13" cstate="print"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="847725" y="86248875"/>
           <a:ext cx="671793" cy="121715"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>85725</xdr:colOff>
-      <xdr:row>380</xdr:row>
+      <xdr:row>382</xdr:row>
       <xdr:rowOff>66675</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>757518</xdr:colOff>
-      <xdr:row>380</xdr:row>
+      <xdr:row>382</xdr:row>
       <xdr:rowOff>188390</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="71" name="70 Imagen" descr="logo-Timblau-petit.png">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000047000000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{00000000-0008-0000-0000-000047000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId13" cstate="print"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="847725" y="70856475"/>
           <a:ext cx="671793" cy="121715"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>190500</xdr:colOff>
-      <xdr:row>385</xdr:row>
+      <xdr:row>387</xdr:row>
       <xdr:rowOff>76200</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>909918</xdr:colOff>
-      <xdr:row>385</xdr:row>
+      <xdr:row>387</xdr:row>
       <xdr:rowOff>247650</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="73" name="72 Imagen" descr="logo-Timblau-petit.png">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000049000000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{00000000-0008-0000-0000-000049000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId14" cstate="print"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="276225" y="77095350"/>
           <a:ext cx="719418" cy="171450"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>133350</xdr:colOff>
-      <xdr:row>395</xdr:row>
+      <xdr:row>397</xdr:row>
       <xdr:rowOff>57150</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>862293</xdr:colOff>
-      <xdr:row>395</xdr:row>
+      <xdr:row>397</xdr:row>
       <xdr:rowOff>228600</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="74" name="73 Imagen" descr="logo-Timblau-petit.png">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-00004A000000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{00000000-0008-0000-0000-00004A000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId15" cstate="print"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="219075" y="79114650"/>
           <a:ext cx="728943" cy="171450"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>133350</xdr:colOff>
-      <xdr:row>406</xdr:row>
+      <xdr:row>408</xdr:row>
       <xdr:rowOff>66674</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>906352</xdr:colOff>
-      <xdr:row>406</xdr:row>
+      <xdr:row>408</xdr:row>
       <xdr:rowOff>257175</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="75" name="74 Imagen" descr="logo-Timblau-petit.png">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-00004B000000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{00000000-0008-0000-0000-00004B000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId16" cstate="print"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="219075" y="80800574"/>
           <a:ext cx="773002" cy="190501"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>171450</xdr:colOff>
-      <xdr:row>416</xdr:row>
+      <xdr:row>418</xdr:row>
       <xdr:rowOff>76200</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>871818</xdr:colOff>
-      <xdr:row>416</xdr:row>
+      <xdr:row>418</xdr:row>
       <xdr:rowOff>238125</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="82" name="81 Imagen" descr="logo-Timblau-petit.png">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000052000000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{00000000-0008-0000-0000-000052000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId17" cstate="print"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="257175" y="82848450"/>
           <a:ext cx="700368" cy="161925"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>200025</xdr:colOff>
-      <xdr:row>421</xdr:row>
+      <xdr:row>423</xdr:row>
       <xdr:rowOff>66675</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>900393</xdr:colOff>
-      <xdr:row>421</xdr:row>
+      <xdr:row>423</xdr:row>
       <xdr:rowOff>238125</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="97" name="96 Imagen" descr="logo-Timblau-petit.png">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000061000000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{00000000-0008-0000-0000-000061000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId17" cstate="print"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="285750" y="83924775"/>
           <a:ext cx="700368" cy="171450"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>95249</xdr:colOff>
-      <xdr:row>434</xdr:row>
+      <xdr:row>436</xdr:row>
       <xdr:rowOff>57149</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>847724</xdr:colOff>
-      <xdr:row>434</xdr:row>
+      <xdr:row>436</xdr:row>
       <xdr:rowOff>241130</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="98" name="97 Imagen" descr="logo-Timblau-petit.png">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000062000000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{00000000-0008-0000-0000-000062000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId18" cstate="print"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="180974" y="86553674"/>
           <a:ext cx="752475" cy="183981"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
-      <xdr:row>441</xdr:row>
+      <xdr:row>443</xdr:row>
       <xdr:rowOff>76200</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>948332</xdr:colOff>
-      <xdr:row>441</xdr:row>
+      <xdr:row>443</xdr:row>
       <xdr:rowOff>228600</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="99" name="98 Imagen" descr="logo-Timblau-petit.png">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000063000000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{00000000-0008-0000-0000-000063000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId12" cstate="print"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="857250" y="83953350"/>
           <a:ext cx="853082" cy="152400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>180975</xdr:colOff>
-      <xdr:row>446</xdr:row>
+      <xdr:row>448</xdr:row>
       <xdr:rowOff>76201</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>909918</xdr:colOff>
-      <xdr:row>446</xdr:row>
+      <xdr:row>448</xdr:row>
       <xdr:rowOff>257175</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="100" name="99 Imagen" descr="logo-Timblau-petit.png">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000064000000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{00000000-0008-0000-0000-000064000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId15" cstate="print"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="266700" y="89125426"/>
           <a:ext cx="728943" cy="180974"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>123825</xdr:colOff>
-      <xdr:row>457</xdr:row>
+      <xdr:row>459</xdr:row>
       <xdr:rowOff>85725</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>852768</xdr:colOff>
-      <xdr:row>457</xdr:row>
+      <xdr:row>459</xdr:row>
       <xdr:rowOff>207440</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="101" name="100 Imagen" descr="logo-Timblau-petit.png">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000065000000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{00000000-0008-0000-0000-000065000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId15" cstate="print"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="885825" y="85086825"/>
           <a:ext cx="728943" cy="121715"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>133350</xdr:colOff>
-      <xdr:row>465</xdr:row>
+      <xdr:row>467</xdr:row>
       <xdr:rowOff>66675</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>757518</xdr:colOff>
-      <xdr:row>465</xdr:row>
+      <xdr:row>467</xdr:row>
       <xdr:rowOff>188390</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="102" name="101 Imagen" descr="logo-Timblau-petit.png">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000066000000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{00000000-0008-0000-0000-000066000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId19" cstate="print"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="895350" y="114347625"/>
           <a:ext cx="624168" cy="121715"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>161925</xdr:colOff>
-      <xdr:row>483</xdr:row>
+      <xdr:row>485</xdr:row>
       <xdr:rowOff>85725</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>954232</xdr:colOff>
-      <xdr:row>483</xdr:row>
+      <xdr:row>485</xdr:row>
       <xdr:rowOff>247650</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="103" name="102 Imagen" descr="logo-Timblau-petit.png">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000067000000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{00000000-0008-0000-0000-000067000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId19" cstate="print"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="923925" y="92497275"/>
           <a:ext cx="792307" cy="161925"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>285750</xdr:colOff>
-      <xdr:row>507</xdr:row>
+      <xdr:row>509</xdr:row>
       <xdr:rowOff>85725</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>938493</xdr:colOff>
-      <xdr:row>507</xdr:row>
+      <xdr:row>509</xdr:row>
       <xdr:rowOff>247650</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="104" name="103 Imagen" descr="logo-Timblau-petit.png">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000068000000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{00000000-0008-0000-0000-000068000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId20" cstate="print"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="371475" y="102622350"/>
           <a:ext cx="652743" cy="161925"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>209550</xdr:colOff>
-      <xdr:row>543</xdr:row>
+      <xdr:row>545</xdr:row>
       <xdr:rowOff>104775</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>871818</xdr:colOff>
-      <xdr:row>543</xdr:row>
+      <xdr:row>545</xdr:row>
       <xdr:rowOff>238125</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="106" name="105 Imagen" descr="logo-Timblau-petit.png">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-00006A000000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{00000000-0008-0000-0000-00006A000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId18" cstate="print"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="971550" y="103050975"/>
           <a:ext cx="662268" cy="133350"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>200025</xdr:colOff>
-      <xdr:row>538</xdr:row>
+      <xdr:row>540</xdr:row>
       <xdr:rowOff>104775</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>862293</xdr:colOff>
-      <xdr:row>538</xdr:row>
+      <xdr:row>540</xdr:row>
       <xdr:rowOff>238125</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="108" name="107 Imagen" descr="logo-Timblau-petit.png">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-00006C000000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{00000000-0008-0000-0000-00006C000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId18" cstate="print"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="962025" y="101965125"/>
           <a:ext cx="662268" cy="133350"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>209550</xdr:colOff>
-      <xdr:row>547</xdr:row>
+      <xdr:row>549</xdr:row>
       <xdr:rowOff>104775</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>871818</xdr:colOff>
-      <xdr:row>547</xdr:row>
+      <xdr:row>549</xdr:row>
       <xdr:rowOff>238125</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="109" name="108 Imagen" descr="logo-Timblau-petit.png">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-00006D000000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{00000000-0008-0000-0000-00006D000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId18" cstate="print"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="971550" y="103050975"/>
           <a:ext cx="662268" cy="133350"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>161925</xdr:colOff>
-      <xdr:row>550</xdr:row>
+      <xdr:row>552</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>847725</xdr:colOff>
-      <xdr:row>550</xdr:row>
+      <xdr:row>552</xdr:row>
       <xdr:rowOff>238125</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="110" name="109 Imagen" descr="logo-Timblau-petit.png">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-00006E000000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{00000000-0008-0000-0000-00006E000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId17" cstate="print"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="247650" y="105727500"/>
           <a:ext cx="685800" cy="142875"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>171451</xdr:colOff>
-      <xdr:row>503</xdr:row>
+      <xdr:row>505</xdr:row>
       <xdr:rowOff>85725</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>828675</xdr:colOff>
-      <xdr:row>503</xdr:row>
+      <xdr:row>505</xdr:row>
       <xdr:rowOff>267942</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="105" name="104 Imagen" descr="logo-Timblau-petit.png">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000068000000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{00000000-0008-0000-0000-000068000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId20" cstate="print"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="257176" y="100526850"/>
           <a:ext cx="657224" cy="182217"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>125942</xdr:colOff>
-      <xdr:row>256</xdr:row>
+      <xdr:row>258</xdr:row>
       <xdr:rowOff>105833</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>873935</xdr:colOff>
-      <xdr:row>256</xdr:row>
+      <xdr:row>258</xdr:row>
       <xdr:rowOff>275167</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="62" name="61 Imagen" descr="logo-Timblau-petit.png">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000060000000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{00000000-0008-0000-0000-000060000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId6" cstate="print"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="210609" y="51233916"/>
           <a:ext cx="747993" cy="169334"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
@@ -6211,54 +6229,54 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="B1:E561"/>
+  <dimension ref="B1:E563"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="A376" zoomScale="90" zoomScaleNormal="90" workbookViewId="0">
-      <selection activeCell="D395" sqref="D395"/>
+    <sheetView tabSelected="1" topLeftCell="A166" zoomScale="90" zoomScaleNormal="90" workbookViewId="0">
+      <selection activeCell="D183" sqref="D183"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="1.28515625" customWidth="1"/>
     <col min="2" max="2" width="19.28515625" style="27" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="186.85546875" style="13" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="12.7109375" style="21" customWidth="1"/>
     <col min="5" max="5" width="22.42578125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="2:5" ht="25.5">
       <c r="B1" s="22"/>
       <c r="C1" s="1" t="s">
         <v>430</v>
       </c>
       <c r="D1" s="19" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="2" spans="2:5">
       <c r="B2" s="7" t="s">
         <v>26</v>
       </c>
       <c r="C2" s="2" t="s">
@@ -7283,63 +7301,63 @@
       <c r="D94" s="29">
         <v>87.8</v>
       </c>
       <c r="E94" s="33" t="s">
         <v>998</v>
       </c>
     </row>
     <row r="95" spans="2:5">
       <c r="B95" s="7" t="s">
         <v>90</v>
       </c>
       <c r="C95" s="8" t="s">
         <v>517</v>
       </c>
       <c r="D95" s="29">
         <v>229.5</v>
       </c>
     </row>
     <row r="96" spans="2:5" ht="14.25" customHeight="1">
       <c r="B96" s="7" t="s">
         <v>92</v>
       </c>
       <c r="C96" s="8" t="s">
         <v>518</v>
       </c>
-      <c r="D96" s="29">
-        <v>497.6</v>
+      <c r="D96" s="42">
+        <v>702.5</v>
       </c>
     </row>
     <row r="97" spans="2:5" ht="14.25" customHeight="1">
       <c r="B97" s="7" t="s">
         <v>93</v>
       </c>
       <c r="C97" s="8" t="s">
         <v>519</v>
       </c>
-      <c r="D97" s="29">
-        <v>590.5</v>
+      <c r="D97" s="42">
+        <v>950.3</v>
       </c>
     </row>
     <row r="98" spans="2:5" ht="25.5">
       <c r="B98" s="22"/>
       <c r="C98" s="1" t="s">
         <v>95</v>
       </c>
       <c r="D98" s="19" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="99" spans="2:5">
       <c r="B99" s="14" t="s">
         <v>96</v>
       </c>
       <c r="C99" s="2" t="s">
         <v>520</v>
       </c>
       <c r="D99" s="29">
         <v>175.43</v>
       </c>
     </row>
     <row r="100" spans="2:5">
       <c r="B100" s="14" t="s">
         <v>97</v>
@@ -8187,4287 +8205,4315 @@
       <c r="C176" s="2" t="s">
         <v>586</v>
       </c>
       <c r="D176" s="29">
         <v>33.799999999999997</v>
       </c>
     </row>
     <row r="177" spans="2:5">
       <c r="B177" s="5" t="s">
         <v>167</v>
       </c>
       <c r="C177" s="7" t="s">
         <v>1058</v>
       </c>
       <c r="D177" s="29">
         <v>22.1</v>
       </c>
     </row>
     <row r="178" spans="2:5">
       <c r="B178" s="14" t="s">
         <v>171</v>
       </c>
       <c r="C178" s="2" t="s">
         <v>587</v>
       </c>
-      <c r="D178" s="29">
-        <v>23</v>
+      <c r="D178" s="42">
+        <v>26.9</v>
       </c>
     </row>
     <row r="179" spans="2:5">
       <c r="B179" s="14" t="s">
         <v>172</v>
       </c>
       <c r="C179" s="2" t="s">
         <v>588</v>
       </c>
       <c r="D179" s="29">
         <v>13.83</v>
       </c>
     </row>
     <row r="180" spans="2:5">
       <c r="B180" s="14" t="s">
         <v>173</v>
       </c>
       <c r="C180" s="2" t="s">
         <v>589</v>
       </c>
-      <c r="D180" s="29">
-        <v>13.75</v>
+      <c r="D180" s="42">
+        <v>17.100000000000001</v>
       </c>
     </row>
     <row r="181" spans="2:5">
-      <c r="B181" s="14" t="s">
-[...6 lines deleted...]
-        <v>148.19999999999999</v>
+      <c r="B181" s="45" t="s">
+        <v>1062</v>
+      </c>
+      <c r="C181" s="44" t="s">
+        <v>1064</v>
+      </c>
+      <c r="D181" s="42">
+        <v>18.899999999999999</v>
+      </c>
+      <c r="E181" s="30" t="s">
+        <v>928</v>
       </c>
     </row>
     <row r="182" spans="2:5">
-      <c r="B182" s="14" t="s">
-[...6 lines deleted...]
-        <v>150.80000000000001</v>
+      <c r="B182" s="45" t="s">
+        <v>1063</v>
+      </c>
+      <c r="C182" s="44" t="s">
+        <v>1065</v>
+      </c>
+      <c r="D182" s="42">
+        <v>28.8</v>
+      </c>
+      <c r="E182" s="30" t="s">
+        <v>928</v>
       </c>
     </row>
     <row r="183" spans="2:5">
       <c r="B183" s="14" t="s">
-        <v>179</v>
+        <v>177</v>
       </c>
       <c r="C183" s="6" t="s">
-        <v>930</v>
+        <v>590</v>
       </c>
       <c r="D183" s="29">
-        <v>78.599999999999994</v>
+        <v>148.19999999999999</v>
       </c>
     </row>
     <row r="184" spans="2:5">
       <c r="B184" s="14" t="s">
-        <v>175</v>
-[...2 lines deleted...]
-        <v>593</v>
+        <v>178</v>
+      </c>
+      <c r="C184" s="6" t="s">
+        <v>591</v>
       </c>
       <c r="D184" s="29">
-        <v>39.53</v>
+        <v>150.80000000000001</v>
       </c>
     </row>
     <row r="185" spans="2:5">
       <c r="B185" s="14" t="s">
-        <v>939</v>
-[...8 lines deleted...]
-        <v>928</v>
+        <v>179</v>
+      </c>
+      <c r="C185" s="6" t="s">
+        <v>930</v>
+      </c>
+      <c r="D185" s="29">
+        <v>78.599999999999994</v>
       </c>
     </row>
     <row r="186" spans="2:5">
       <c r="B186" s="14" t="s">
-        <v>1011</v>
+        <v>175</v>
       </c>
       <c r="C186" s="11" t="s">
-        <v>1012</v>
+        <v>593</v>
       </c>
       <c r="D186" s="29">
         <v>39.53</v>
       </c>
-      <c r="E186" s="30"/>
     </row>
     <row r="187" spans="2:5">
       <c r="B187" s="14" t="s">
-        <v>174</v>
+        <v>939</v>
       </c>
       <c r="C187" s="11" t="s">
-        <v>592</v>
-[...2 lines deleted...]
-        <v>39.53</v>
+        <v>940</v>
+      </c>
+      <c r="D187" s="42">
+        <v>56.3</v>
+      </c>
+      <c r="E187" s="30" t="s">
+        <v>928</v>
       </c>
     </row>
     <row r="188" spans="2:5">
       <c r="B188" s="14" t="s">
-        <v>927</v>
+        <v>1011</v>
       </c>
       <c r="C188" s="11" t="s">
-        <v>929</v>
+        <v>1012</v>
       </c>
       <c r="D188" s="29">
-        <v>51.42</v>
-[...3 lines deleted...]
-      </c>
+        <v>39.53</v>
+      </c>
+      <c r="E188" s="30"/>
     </row>
     <row r="189" spans="2:5">
       <c r="B189" s="14" t="s">
+        <v>174</v>
+      </c>
+      <c r="C189" s="11" t="s">
+        <v>592</v>
+      </c>
+      <c r="D189" s="29">
+        <v>39.53</v>
+      </c>
+    </row>
+    <row r="190" spans="2:5">
+      <c r="B190" s="14" t="s">
+        <v>927</v>
+      </c>
+      <c r="C190" s="11" t="s">
+        <v>929</v>
+      </c>
+      <c r="D190" s="29">
+        <v>51.42</v>
+      </c>
+      <c r="E190" s="30" t="s">
+        <v>928</v>
+      </c>
+    </row>
+    <row r="191" spans="2:5">
+      <c r="B191" s="14" t="s">
         <v>954</v>
       </c>
-      <c r="C189" s="11" t="s">
+      <c r="C191" s="11" t="s">
         <v>955</v>
       </c>
-      <c r="D189" s="29">
+      <c r="D191" s="29">
         <v>51.42</v>
       </c>
-      <c r="E189" s="30" t="s">
+      <c r="E191" s="30" t="s">
         <v>928</v>
       </c>
     </row>
-    <row r="190" spans="2:5" ht="19.5" customHeight="1">
-      <c r="B190" s="14" t="s">
+    <row r="192" spans="2:5" ht="19.5" customHeight="1">
+      <c r="B192" s="14" t="s">
         <v>176</v>
       </c>
-      <c r="C190" s="12" t="s">
+      <c r="C192" s="12" t="s">
         <v>594</v>
       </c>
-      <c r="D190" s="29">
+      <c r="D192" s="29">
         <v>62.5</v>
       </c>
     </row>
-    <row r="191" spans="2:5" ht="25.5">
-[...1 lines deleted...]
-      <c r="C191" s="1" t="s">
+    <row r="193" spans="2:5" ht="25.5">
+      <c r="B193" s="22"/>
+      <c r="C193" s="1" t="s">
         <v>180</v>
       </c>
-      <c r="D191" s="19" t="s">
+      <c r="D193" s="19" t="s">
         <v>1</v>
-      </c>
-[...20 lines deleted...]
-        <v>77.099999999999994</v>
       </c>
     </row>
     <row r="194" spans="2:5">
       <c r="B194" s="14" t="s">
-        <v>183</v>
+        <v>181</v>
       </c>
       <c r="C194" s="2" t="s">
-        <v>597</v>
+        <v>595</v>
       </c>
       <c r="D194" s="29">
-        <v>53.1</v>
+        <v>52.6</v>
       </c>
     </row>
     <row r="195" spans="2:5">
       <c r="B195" s="14" t="s">
-        <v>184</v>
+        <v>182</v>
       </c>
       <c r="C195" s="2" t="s">
-        <v>598</v>
+        <v>596</v>
       </c>
       <c r="D195" s="42">
-        <v>72.599999999999994</v>
+        <v>77.099999999999994</v>
       </c>
     </row>
     <row r="196" spans="2:5">
       <c r="B196" s="14" t="s">
-        <v>185</v>
+        <v>183</v>
       </c>
       <c r="C196" s="2" t="s">
-        <v>599</v>
-[...2 lines deleted...]
-        <v>57.6</v>
+        <v>597</v>
+      </c>
+      <c r="D196" s="29">
+        <v>53.1</v>
       </c>
     </row>
     <row r="197" spans="2:5">
       <c r="B197" s="14" t="s">
-        <v>937</v>
+        <v>184</v>
       </c>
       <c r="C197" s="2" t="s">
-        <v>938</v>
-[...5 lines deleted...]
-        <v>928</v>
+        <v>598</v>
+      </c>
+      <c r="D197" s="42">
+        <v>72.599999999999994</v>
       </c>
     </row>
     <row r="198" spans="2:5">
       <c r="B198" s="14" t="s">
-        <v>186</v>
+        <v>185</v>
       </c>
       <c r="C198" s="2" t="s">
-        <v>600</v>
+        <v>599</v>
       </c>
       <c r="D198" s="42">
-        <v>23.7</v>
+        <v>57.6</v>
       </c>
     </row>
     <row r="199" spans="2:5">
       <c r="B199" s="14" t="s">
-        <v>187</v>
+        <v>937</v>
       </c>
       <c r="C199" s="2" t="s">
-        <v>601</v>
-[...2 lines deleted...]
-        <v>40.700000000000003</v>
+        <v>938</v>
+      </c>
+      <c r="D199" s="29">
+        <v>68.7</v>
+      </c>
+      <c r="E199" s="33" t="s">
+        <v>928</v>
       </c>
     </row>
     <row r="200" spans="2:5">
       <c r="B200" s="14" t="s">
-        <v>191</v>
+        <v>186</v>
       </c>
       <c r="C200" s="2" t="s">
-        <v>602</v>
-[...2 lines deleted...]
-        <v>35.880000000000003</v>
+        <v>600</v>
+      </c>
+      <c r="D200" s="42">
+        <v>23.7</v>
       </c>
     </row>
     <row r="201" spans="2:5">
       <c r="B201" s="14" t="s">
-        <v>190</v>
+        <v>187</v>
       </c>
       <c r="C201" s="2" t="s">
-        <v>603</v>
-[...2 lines deleted...]
-        <v>34.840000000000003</v>
+        <v>601</v>
+      </c>
+      <c r="D201" s="42">
+        <v>40.700000000000003</v>
       </c>
     </row>
     <row r="202" spans="2:5">
       <c r="B202" s="14" t="s">
-        <v>192</v>
+        <v>191</v>
       </c>
       <c r="C202" s="2" t="s">
-        <v>604</v>
+        <v>602</v>
       </c>
       <c r="D202" s="29">
-        <v>50.2</v>
+        <v>35.880000000000003</v>
       </c>
     </row>
     <row r="203" spans="2:5">
       <c r="B203" s="14" t="s">
-        <v>193</v>
+        <v>190</v>
       </c>
       <c r="C203" s="2" t="s">
-        <v>605</v>
+        <v>603</v>
       </c>
       <c r="D203" s="29">
-        <v>47.44</v>
+        <v>34.840000000000003</v>
       </c>
     </row>
     <row r="204" spans="2:5">
       <c r="B204" s="14" t="s">
-        <v>188</v>
+        <v>192</v>
       </c>
       <c r="C204" s="2" t="s">
-        <v>606</v>
+        <v>604</v>
       </c>
       <c r="D204" s="29">
-        <v>66.2</v>
+        <v>50.2</v>
       </c>
     </row>
     <row r="205" spans="2:5">
       <c r="B205" s="14" t="s">
-        <v>189</v>
-[...2 lines deleted...]
-        <v>607</v>
+        <v>193</v>
+      </c>
+      <c r="C205" s="2" t="s">
+        <v>605</v>
       </c>
       <c r="D205" s="29">
-        <v>52.96</v>
-[...8 lines deleted...]
-        <v>1</v>
+        <v>47.44</v>
+      </c>
+    </row>
+    <row r="206" spans="2:5">
+      <c r="B206" s="14" t="s">
+        <v>188</v>
+      </c>
+      <c r="C206" s="2" t="s">
+        <v>606</v>
+      </c>
+      <c r="D206" s="29">
+        <v>66.2</v>
       </c>
     </row>
     <row r="207" spans="2:5">
       <c r="B207" s="14" t="s">
-        <v>200</v>
-[...2 lines deleted...]
-        <v>608</v>
+        <v>189</v>
+      </c>
+      <c r="C207" s="3" t="s">
+        <v>607</v>
       </c>
       <c r="D207" s="29">
-        <v>348.1</v>
-[...10 lines deleted...]
-        <v>47.2</v>
+        <v>52.96</v>
+      </c>
+    </row>
+    <row r="208" spans="2:5" ht="25.5">
+      <c r="B208" s="22"/>
+      <c r="C208" s="1" t="s">
+        <v>194</v>
+      </c>
+      <c r="D208" s="19" t="s">
+        <v>1</v>
       </c>
     </row>
     <row r="209" spans="2:5">
       <c r="B209" s="14" t="s">
-        <v>196</v>
+        <v>200</v>
       </c>
       <c r="C209" s="2" t="s">
-        <v>610</v>
+        <v>608</v>
       </c>
       <c r="D209" s="29">
-        <v>65.099999999999994</v>
-[...2 lines deleted...]
-    <row r="210" spans="2:5" ht="18" customHeight="1">
+        <v>348.1</v>
+      </c>
+    </row>
+    <row r="210" spans="2:5">
       <c r="B210" s="14" t="s">
-        <v>197</v>
+        <v>195</v>
       </c>
       <c r="C210" s="2" t="s">
-        <v>611</v>
+        <v>609</v>
       </c>
       <c r="D210" s="42">
-        <v>75.2</v>
+        <v>47.2</v>
       </c>
     </row>
     <row r="211" spans="2:5">
       <c r="B211" s="14" t="s">
-        <v>941</v>
+        <v>196</v>
       </c>
       <c r="C211" s="2" t="s">
-        <v>942</v>
+        <v>610</v>
       </c>
       <c r="D211" s="29">
-        <v>70.599999999999994</v>
-[...5 lines deleted...]
-    <row r="212" spans="2:5">
+        <v>65.099999999999994</v>
+      </c>
+    </row>
+    <row r="212" spans="2:5" ht="18" customHeight="1">
       <c r="B212" s="14" t="s">
-        <v>198</v>
+        <v>197</v>
       </c>
       <c r="C212" s="2" t="s">
-        <v>612</v>
+        <v>611</v>
       </c>
       <c r="D212" s="42">
-        <v>24.8</v>
+        <v>75.2</v>
       </c>
     </row>
     <row r="213" spans="2:5">
       <c r="B213" s="14" t="s">
-        <v>199</v>
+        <v>941</v>
       </c>
       <c r="C213" s="2" t="s">
-        <v>613</v>
+        <v>942</v>
       </c>
       <c r="D213" s="29">
-        <v>45.3</v>
+        <v>70.599999999999994</v>
+      </c>
+      <c r="E213" s="33" t="s">
+        <v>928</v>
       </c>
     </row>
     <row r="214" spans="2:5">
       <c r="B214" s="14" t="s">
-        <v>202</v>
+        <v>198</v>
       </c>
       <c r="C214" s="2" t="s">
-        <v>614</v>
-[...2 lines deleted...]
-        <v>17.54</v>
+        <v>612</v>
+      </c>
+      <c r="D214" s="42">
+        <v>24.8</v>
       </c>
     </row>
     <row r="215" spans="2:5">
       <c r="B215" s="14" t="s">
-        <v>203</v>
+        <v>199</v>
       </c>
       <c r="C215" s="2" t="s">
-        <v>615</v>
+        <v>613</v>
       </c>
       <c r="D215" s="29">
-        <v>33.49</v>
+        <v>45.3</v>
       </c>
     </row>
     <row r="216" spans="2:5">
       <c r="B216" s="14" t="s">
-        <v>204</v>
+        <v>202</v>
       </c>
       <c r="C216" s="2" t="s">
-        <v>616</v>
+        <v>614</v>
       </c>
       <c r="D216" s="29">
-        <v>40.119999999999997</v>
+        <v>17.54</v>
       </c>
     </row>
     <row r="217" spans="2:5">
       <c r="B217" s="14" t="s">
+        <v>203</v>
+      </c>
+      <c r="C217" s="2" t="s">
+        <v>615</v>
+      </c>
+      <c r="D217" s="29">
+        <v>33.49</v>
+      </c>
+    </row>
+    <row r="218" spans="2:5">
+      <c r="B218" s="14" t="s">
+        <v>204</v>
+      </c>
+      <c r="C218" s="2" t="s">
+        <v>616</v>
+      </c>
+      <c r="D218" s="29">
+        <v>40.119999999999997</v>
+      </c>
+    </row>
+    <row r="219" spans="2:5">
+      <c r="B219" s="14" t="s">
         <v>201</v>
       </c>
-      <c r="C217" s="2" t="s">
+      <c r="C219" s="2" t="s">
         <v>617</v>
       </c>
-      <c r="D217" s="29">
+      <c r="D219" s="29">
         <v>26.48</v>
       </c>
     </row>
-    <row r="218" spans="2:5" ht="25.5">
-[...1 lines deleted...]
-      <c r="C218" s="1" t="s">
+    <row r="220" spans="2:5" ht="25.5">
+      <c r="B220" s="22"/>
+      <c r="C220" s="1" t="s">
         <v>205</v>
       </c>
-      <c r="D218" s="19" t="s">
+      <c r="D220" s="19" t="s">
         <v>1</v>
       </c>
     </row>
-    <row r="219" spans="2:5">
-      <c r="B219" s="5" t="s">
+    <row r="221" spans="2:5">
+      <c r="B221" s="5" t="s">
         <v>206</v>
       </c>
-      <c r="C219" s="2" t="s">
+      <c r="C221" s="2" t="s">
         <v>618</v>
       </c>
-      <c r="D219" s="29">
+      <c r="D221" s="29">
         <v>29.7</v>
-      </c>
-[...20 lines deleted...]
-        <v>33.6</v>
       </c>
     </row>
     <row r="222" spans="2:5">
       <c r="B222" s="14" t="s">
-        <v>209</v>
+        <v>207</v>
       </c>
       <c r="C222" s="2" t="s">
-        <v>621</v>
+        <v>619</v>
       </c>
       <c r="D222" s="29">
-        <v>52.8</v>
+        <v>32.159999999999997</v>
       </c>
     </row>
     <row r="223" spans="2:5">
       <c r="B223" s="14" t="s">
-        <v>210</v>
+        <v>208</v>
       </c>
       <c r="C223" s="2" t="s">
-        <v>622</v>
+        <v>620</v>
       </c>
       <c r="D223" s="29">
-        <v>52.8</v>
+        <v>33.6</v>
       </c>
     </row>
     <row r="224" spans="2:5">
       <c r="B224" s="14" t="s">
-        <v>211</v>
+        <v>209</v>
       </c>
       <c r="C224" s="2" t="s">
-        <v>623</v>
+        <v>621</v>
       </c>
       <c r="D224" s="29">
-        <v>39.5</v>
+        <v>52.8</v>
       </c>
     </row>
     <row r="225" spans="2:4">
       <c r="B225" s="14" t="s">
-        <v>212</v>
+        <v>210</v>
       </c>
       <c r="C225" s="2" t="s">
-        <v>624</v>
+        <v>622</v>
       </c>
       <c r="D225" s="29">
-        <v>43.6</v>
+        <v>52.8</v>
       </c>
     </row>
     <row r="226" spans="2:4">
       <c r="B226" s="14" t="s">
-        <v>213</v>
+        <v>211</v>
       </c>
       <c r="C226" s="2" t="s">
-        <v>625</v>
+        <v>623</v>
       </c>
       <c r="D226" s="29">
-        <v>309.8</v>
+        <v>39.5</v>
       </c>
     </row>
     <row r="227" spans="2:4">
       <c r="B227" s="14" t="s">
-        <v>214</v>
+        <v>212</v>
       </c>
       <c r="C227" s="2" t="s">
-        <v>626</v>
+        <v>624</v>
       </c>
       <c r="D227" s="29">
-        <v>128.69999999999999</v>
+        <v>43.6</v>
       </c>
     </row>
     <row r="228" spans="2:4">
       <c r="B228" s="14" t="s">
-        <v>215</v>
+        <v>213</v>
       </c>
       <c r="C228" s="2" t="s">
-        <v>627</v>
+        <v>625</v>
       </c>
       <c r="D228" s="29">
-        <v>128.69999999999999</v>
+        <v>309.8</v>
       </c>
     </row>
     <row r="229" spans="2:4">
       <c r="B229" s="14" t="s">
-        <v>216</v>
+        <v>214</v>
       </c>
       <c r="C229" s="2" t="s">
-        <v>628</v>
+        <v>626</v>
       </c>
       <c r="D229" s="29">
-        <v>89.1</v>
+        <v>128.69999999999999</v>
       </c>
     </row>
     <row r="230" spans="2:4">
       <c r="B230" s="14" t="s">
-        <v>217</v>
+        <v>215</v>
       </c>
       <c r="C230" s="2" t="s">
-        <v>629</v>
+        <v>627</v>
       </c>
       <c r="D230" s="29">
-        <v>90.5</v>
+        <v>128.69999999999999</v>
       </c>
     </row>
     <row r="231" spans="2:4">
       <c r="B231" s="14" t="s">
-        <v>218</v>
+        <v>216</v>
       </c>
       <c r="C231" s="2" t="s">
-        <v>630</v>
+        <v>628</v>
       </c>
       <c r="D231" s="29">
+        <v>89.1</v>
+      </c>
+    </row>
+    <row r="232" spans="2:4">
+      <c r="B232" s="14" t="s">
+        <v>217</v>
+      </c>
+      <c r="C232" s="2" t="s">
+        <v>629</v>
+      </c>
+      <c r="D232" s="29">
         <v>90.5</v>
-      </c>
-[...7 lines deleted...]
-        <v>1</v>
       </c>
     </row>
     <row r="233" spans="2:4">
       <c r="B233" s="14" t="s">
-        <v>220</v>
+        <v>218</v>
       </c>
       <c r="C233" s="2" t="s">
-        <v>631</v>
+        <v>630</v>
       </c>
       <c r="D233" s="29">
-        <v>23.1</v>
-[...10 lines deleted...]
-        <v>29.3</v>
+        <v>90.5</v>
+      </c>
+    </row>
+    <row r="234" spans="2:4" ht="25.5">
+      <c r="B234" s="22"/>
+      <c r="C234" s="1" t="s">
+        <v>219</v>
+      </c>
+      <c r="D234" s="19" t="s">
+        <v>1</v>
       </c>
     </row>
     <row r="235" spans="2:4">
       <c r="B235" s="14" t="s">
-        <v>222</v>
+        <v>220</v>
       </c>
       <c r="C235" s="2" t="s">
-        <v>633</v>
+        <v>631</v>
       </c>
       <c r="D235" s="29">
-        <v>38.25</v>
+        <v>23.1</v>
       </c>
     </row>
     <row r="236" spans="2:4">
       <c r="B236" s="14" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="C236" s="2" t="s">
-        <v>634</v>
+        <v>632</v>
       </c>
       <c r="D236" s="29">
-        <v>48.5</v>
+        <v>29.3</v>
       </c>
     </row>
     <row r="237" spans="2:4">
       <c r="B237" s="14" t="s">
-        <v>224</v>
+        <v>222</v>
       </c>
       <c r="C237" s="2" t="s">
-        <v>635</v>
+        <v>633</v>
       </c>
       <c r="D237" s="29">
-        <v>12.8</v>
+        <v>38.25</v>
       </c>
     </row>
     <row r="238" spans="2:4">
       <c r="B238" s="14" t="s">
-        <v>225</v>
+        <v>223</v>
       </c>
       <c r="C238" s="2" t="s">
-        <v>636</v>
+        <v>634</v>
       </c>
       <c r="D238" s="29">
-        <v>28.6</v>
+        <v>48.5</v>
       </c>
     </row>
     <row r="239" spans="2:4">
       <c r="B239" s="14" t="s">
-        <v>226</v>
+        <v>224</v>
       </c>
       <c r="C239" s="2" t="s">
-        <v>637</v>
+        <v>635</v>
       </c>
       <c r="D239" s="29">
-        <v>46.3</v>
+        <v>12.8</v>
       </c>
     </row>
     <row r="240" spans="2:4">
       <c r="B240" s="14" t="s">
-        <v>227</v>
+        <v>225</v>
       </c>
       <c r="C240" s="2" t="s">
-        <v>638</v>
+        <v>636</v>
       </c>
       <c r="D240" s="29">
-        <v>59.75</v>
+        <v>28.6</v>
       </c>
     </row>
     <row r="241" spans="2:4">
       <c r="B241" s="14" t="s">
-        <v>228</v>
+        <v>226</v>
       </c>
       <c r="C241" s="2" t="s">
-        <v>639</v>
+        <v>637</v>
       </c>
       <c r="D241" s="29">
-        <v>83.6</v>
-[...8 lines deleted...]
-        <v>1</v>
+        <v>46.3</v>
+      </c>
+    </row>
+    <row r="242" spans="2:4">
+      <c r="B242" s="14" t="s">
+        <v>227</v>
+      </c>
+      <c r="C242" s="2" t="s">
+        <v>638</v>
+      </c>
+      <c r="D242" s="29">
+        <v>59.75</v>
       </c>
     </row>
     <row r="243" spans="2:4">
       <c r="B243" s="14" t="s">
-        <v>230</v>
+        <v>228</v>
       </c>
       <c r="C243" s="2" t="s">
-        <v>640</v>
+        <v>639</v>
       </c>
       <c r="D243" s="29">
-        <v>472.84</v>
-[...10 lines deleted...]
-        <v>472.84</v>
+        <v>83.6</v>
+      </c>
+    </row>
+    <row r="244" spans="2:4" ht="25.5">
+      <c r="B244" s="22"/>
+      <c r="C244" s="1" t="s">
+        <v>229</v>
+      </c>
+      <c r="D244" s="19" t="s">
+        <v>1</v>
       </c>
     </row>
     <row r="245" spans="2:4">
       <c r="B245" s="14" t="s">
-        <v>232</v>
+        <v>230</v>
       </c>
       <c r="C245" s="2" t="s">
-        <v>642</v>
+        <v>640</v>
       </c>
       <c r="D245" s="29">
-        <v>297.5</v>
-[...8 lines deleted...]
-        <v>1</v>
+        <v>472.84</v>
+      </c>
+    </row>
+    <row r="246" spans="2:4">
+      <c r="B246" s="14" t="s">
+        <v>231</v>
+      </c>
+      <c r="C246" s="2" t="s">
+        <v>641</v>
+      </c>
+      <c r="D246" s="29">
+        <v>472.84</v>
       </c>
     </row>
     <row r="247" spans="2:4">
       <c r="B247" s="14" t="s">
-        <v>234</v>
-[...2 lines deleted...]
-        <v>643</v>
+        <v>232</v>
+      </c>
+      <c r="C247" s="2" t="s">
+        <v>642</v>
       </c>
       <c r="D247" s="29">
-        <v>41.5</v>
-[...10 lines deleted...]
-        <v>65.8</v>
+        <v>297.5</v>
+      </c>
+    </row>
+    <row r="248" spans="2:4" ht="25.5">
+      <c r="B248" s="22"/>
+      <c r="C248" s="1" t="s">
+        <v>233</v>
+      </c>
+      <c r="D248" s="19" t="s">
+        <v>1</v>
       </c>
     </row>
     <row r="249" spans="2:4">
       <c r="B249" s="14" t="s">
-        <v>235</v>
+        <v>234</v>
       </c>
       <c r="C249" s="14" t="s">
-        <v>645</v>
+        <v>643</v>
       </c>
       <c r="D249" s="29">
-        <v>134.85</v>
+        <v>41.5</v>
       </c>
     </row>
     <row r="250" spans="2:4">
       <c r="B250" s="14" t="s">
-        <v>237</v>
+        <v>236</v>
       </c>
       <c r="C250" s="14" t="s">
-        <v>646</v>
-[...2 lines deleted...]
-        <v>125.1</v>
+        <v>644</v>
+      </c>
+      <c r="D250" s="29">
+        <v>65.8</v>
       </c>
     </row>
     <row r="251" spans="2:4">
       <c r="B251" s="14" t="s">
-        <v>240</v>
+        <v>235</v>
       </c>
       <c r="C251" s="14" t="s">
-        <v>924</v>
+        <v>645</v>
       </c>
       <c r="D251" s="29">
-        <v>98.8</v>
+        <v>134.85</v>
       </c>
     </row>
     <row r="252" spans="2:4">
       <c r="B252" s="14" t="s">
-        <v>241</v>
+        <v>237</v>
       </c>
       <c r="C252" s="14" t="s">
-        <v>647</v>
-[...2 lines deleted...]
-        <v>470.6</v>
+        <v>646</v>
+      </c>
+      <c r="D252" s="42">
+        <v>125.1</v>
       </c>
     </row>
     <row r="253" spans="2:4">
       <c r="B253" s="14" t="s">
-        <v>920</v>
+        <v>240</v>
       </c>
       <c r="C253" s="14" t="s">
-        <v>922</v>
+        <v>924</v>
       </c>
       <c r="D253" s="29">
-        <v>131.5</v>
+        <v>98.8</v>
       </c>
     </row>
     <row r="254" spans="2:4">
       <c r="B254" s="14" t="s">
-        <v>921</v>
+        <v>241</v>
       </c>
       <c r="C254" s="14" t="s">
-        <v>923</v>
+        <v>647</v>
       </c>
       <c r="D254" s="29">
-        <v>131.5</v>
+        <v>470.6</v>
       </c>
     </row>
     <row r="255" spans="2:4">
       <c r="B255" s="14" t="s">
-        <v>238</v>
+        <v>920</v>
       </c>
       <c r="C255" s="14" t="s">
-        <v>648</v>
+        <v>922</v>
       </c>
       <c r="D255" s="29">
-        <v>15.2</v>
+        <v>131.5</v>
       </c>
     </row>
     <row r="256" spans="2:4">
       <c r="B256" s="14" t="s">
+        <v>921</v>
+      </c>
+      <c r="C256" s="14" t="s">
+        <v>923</v>
+      </c>
+      <c r="D256" s="29">
+        <v>131.5</v>
+      </c>
+    </row>
+    <row r="257" spans="2:5">
+      <c r="B257" s="14" t="s">
+        <v>238</v>
+      </c>
+      <c r="C257" s="14" t="s">
+        <v>648</v>
+      </c>
+      <c r="D257" s="29">
+        <v>15.2</v>
+      </c>
+    </row>
+    <row r="258" spans="2:5">
+      <c r="B258" s="14" t="s">
         <v>239</v>
       </c>
-      <c r="C256" s="14" t="s">
+      <c r="C258" s="14" t="s">
         <v>649</v>
       </c>
-      <c r="D256" s="29">
+      <c r="D258" s="29">
         <v>12.8</v>
       </c>
     </row>
-    <row r="257" spans="2:5" ht="25.5">
-[...1 lines deleted...]
-      <c r="C257" s="1" t="s">
+    <row r="259" spans="2:5" ht="25.5">
+      <c r="B259" s="22"/>
+      <c r="C259" s="1" t="s">
         <v>1048</v>
       </c>
-      <c r="D257" s="19" t="s">
+      <c r="D259" s="19" t="s">
         <v>1</v>
       </c>
-      <c r="E257" s="30"/>
-[...21 lines deleted...]
-      </c>
+      <c r="E259" s="30"/>
     </row>
     <row r="260" spans="2:5">
       <c r="B260" s="38" t="s">
-        <v>1015</v>
+        <v>1013</v>
       </c>
       <c r="C260" s="39" t="s">
-        <v>1033</v>
+        <v>1030</v>
       </c>
       <c r="D260" s="29">
-        <v>23.1</v>
+        <v>16.7</v>
       </c>
     </row>
     <row r="261" spans="2:5">
       <c r="B261" s="38" t="s">
-        <v>1016</v>
+        <v>1014</v>
       </c>
       <c r="C261" s="39" t="s">
-        <v>1032</v>
+        <v>1031</v>
       </c>
       <c r="D261" s="29">
-        <v>18.7</v>
+        <v>12.3</v>
       </c>
     </row>
     <row r="262" spans="2:5">
       <c r="B262" s="38" t="s">
-        <v>1019</v>
+        <v>1015</v>
       </c>
       <c r="C262" s="39" t="s">
-        <v>1034</v>
+        <v>1033</v>
       </c>
       <c r="D262" s="29">
-        <v>25.7</v>
+        <v>23.1</v>
       </c>
     </row>
     <row r="263" spans="2:5">
       <c r="B263" s="38" t="s">
-        <v>1020</v>
+        <v>1016</v>
       </c>
       <c r="C263" s="39" t="s">
-        <v>1035</v>
+        <v>1032</v>
       </c>
       <c r="D263" s="29">
-        <v>20.7</v>
+        <v>18.7</v>
       </c>
     </row>
     <row r="264" spans="2:5">
       <c r="B264" s="38" t="s">
-        <v>1017</v>
+        <v>1019</v>
       </c>
       <c r="C264" s="39" t="s">
-        <v>1036</v>
+        <v>1034</v>
       </c>
       <c r="D264" s="29">
-        <v>30.4</v>
+        <v>25.7</v>
       </c>
     </row>
     <row r="265" spans="2:5">
       <c r="B265" s="38" t="s">
-        <v>1018</v>
+        <v>1020</v>
       </c>
       <c r="C265" s="39" t="s">
-        <v>1037</v>
+        <v>1035</v>
       </c>
       <c r="D265" s="29">
-        <v>24.7</v>
+        <v>20.7</v>
       </c>
     </row>
     <row r="266" spans="2:5">
       <c r="B266" s="38" t="s">
-        <v>1021</v>
+        <v>1017</v>
       </c>
       <c r="C266" s="39" t="s">
-        <v>1038</v>
+        <v>1036</v>
       </c>
       <c r="D266" s="29">
-        <v>34.1</v>
+        <v>30.4</v>
       </c>
     </row>
     <row r="267" spans="2:5">
       <c r="B267" s="38" t="s">
-        <v>1022</v>
+        <v>1018</v>
       </c>
       <c r="C267" s="39" t="s">
-        <v>1039</v>
+        <v>1037</v>
       </c>
       <c r="D267" s="29">
-        <v>28.5</v>
+        <v>24.7</v>
       </c>
     </row>
     <row r="268" spans="2:5">
       <c r="B268" s="38" t="s">
-        <v>1023</v>
+        <v>1021</v>
       </c>
       <c r="C268" s="39" t="s">
-        <v>1040</v>
+        <v>1038</v>
       </c>
       <c r="D268" s="29">
-        <v>35.9</v>
+        <v>34.1</v>
       </c>
     </row>
     <row r="269" spans="2:5">
       <c r="B269" s="38" t="s">
-        <v>1024</v>
+        <v>1022</v>
       </c>
       <c r="C269" s="39" t="s">
-        <v>1041</v>
+        <v>1039</v>
       </c>
       <c r="D269" s="29">
-        <v>29.2</v>
+        <v>28.5</v>
       </c>
     </row>
     <row r="270" spans="2:5">
       <c r="B270" s="38" t="s">
-        <v>1025</v>
+        <v>1023</v>
       </c>
       <c r="C270" s="39" t="s">
-        <v>1042</v>
+        <v>1040</v>
       </c>
       <c r="D270" s="29">
-        <v>37.1</v>
+        <v>35.9</v>
       </c>
     </row>
     <row r="271" spans="2:5">
       <c r="B271" s="38" t="s">
-        <v>1026</v>
+        <v>1024</v>
       </c>
       <c r="C271" s="39" t="s">
-        <v>1043</v>
+        <v>1041</v>
       </c>
       <c r="D271" s="29">
-        <v>29.8</v>
+        <v>29.2</v>
       </c>
     </row>
     <row r="272" spans="2:5">
       <c r="B272" s="38" t="s">
-        <v>1027</v>
+        <v>1025</v>
       </c>
       <c r="C272" s="39" t="s">
-        <v>1044</v>
+        <v>1042</v>
       </c>
       <c r="D272" s="29">
-        <v>89.5</v>
+        <v>37.1</v>
       </c>
     </row>
     <row r="273" spans="2:5">
       <c r="B273" s="38" t="s">
-        <v>1028</v>
+        <v>1026</v>
       </c>
       <c r="C273" s="39" t="s">
-        <v>1045</v>
+        <v>1043</v>
       </c>
       <c r="D273" s="29">
-        <v>71.5</v>
+        <v>29.8</v>
       </c>
     </row>
     <row r="274" spans="2:5">
       <c r="B274" s="38" t="s">
-        <v>1029</v>
+        <v>1027</v>
       </c>
       <c r="C274" s="39" t="s">
-        <v>1046</v>
+        <v>1044</v>
       </c>
       <c r="D274" s="29">
-        <v>42.1</v>
+        <v>89.5</v>
       </c>
     </row>
     <row r="275" spans="2:5">
       <c r="B275" s="38" t="s">
+        <v>1028</v>
+      </c>
+      <c r="C275" s="39" t="s">
+        <v>1045</v>
+      </c>
+      <c r="D275" s="29">
+        <v>71.5</v>
+      </c>
+    </row>
+    <row r="276" spans="2:5">
+      <c r="B276" s="38" t="s">
+        <v>1029</v>
+      </c>
+      <c r="C276" s="39" t="s">
+        <v>1046</v>
+      </c>
+      <c r="D276" s="29">
+        <v>42.1</v>
+      </c>
+    </row>
+    <row r="277" spans="2:5">
+      <c r="B277" s="38" t="s">
         <v>1049</v>
       </c>
-      <c r="C275" s="39" t="s">
+      <c r="C277" s="39" t="s">
         <v>1047</v>
       </c>
-      <c r="D275" s="29">
+      <c r="D277" s="29">
         <v>51.3</v>
       </c>
     </row>
-    <row r="276" spans="2:5" ht="25.5">
-[...1 lines deleted...]
-      <c r="C276" s="1" t="s">
+    <row r="278" spans="2:5" ht="25.5">
+      <c r="B278" s="22"/>
+      <c r="C278" s="1" t="s">
         <v>650</v>
       </c>
-      <c r="D276" s="19" t="s">
+      <c r="D278" s="19" t="s">
         <v>1</v>
-      </c>
-[...20 lines deleted...]
-        <v>41.5</v>
       </c>
     </row>
     <row r="279" spans="2:5">
       <c r="B279" s="14" t="s">
-        <v>244</v>
+        <v>242</v>
       </c>
       <c r="C279" s="2" t="s">
-        <v>653</v>
-[...2 lines deleted...]
-        <v>45.3</v>
+        <v>651</v>
+      </c>
+      <c r="D279" s="42">
+        <v>35.5</v>
       </c>
     </row>
     <row r="280" spans="2:5">
       <c r="B280" s="14" t="s">
-        <v>245</v>
-[...5 lines deleted...]
-        <v>20.6</v>
+        <v>243</v>
+      </c>
+      <c r="C280" s="2" t="s">
+        <v>652</v>
+      </c>
+      <c r="D280" s="29">
+        <v>41.5</v>
       </c>
     </row>
     <row r="281" spans="2:5">
       <c r="B281" s="14" t="s">
-        <v>247</v>
-[...5 lines deleted...]
-        <v>31.9</v>
+        <v>244</v>
+      </c>
+      <c r="C281" s="2" t="s">
+        <v>653</v>
+      </c>
+      <c r="D281" s="29">
+        <v>45.3</v>
       </c>
     </row>
     <row r="282" spans="2:5">
       <c r="B282" s="14" t="s">
-        <v>258</v>
-[...2 lines deleted...]
-        <v>662</v>
+        <v>245</v>
+      </c>
+      <c r="C282" s="8" t="s">
+        <v>654</v>
       </c>
       <c r="D282" s="42">
-        <v>81.7</v>
+        <v>20.6</v>
       </c>
     </row>
     <row r="283" spans="2:5">
       <c r="B283" s="14" t="s">
-        <v>255</v>
-[...5 lines deleted...]
-        <v>22.1</v>
+        <v>247</v>
+      </c>
+      <c r="C283" s="3" t="s">
+        <v>1002</v>
+      </c>
+      <c r="D283" s="42">
+        <v>31.9</v>
       </c>
     </row>
     <row r="284" spans="2:5">
       <c r="B284" s="14" t="s">
-        <v>250</v>
-[...2 lines deleted...]
-        <v>1061</v>
+        <v>258</v>
+      </c>
+      <c r="C284" s="6" t="s">
+        <v>662</v>
       </c>
       <c r="D284" s="42">
+        <v>81.7</v>
+      </c>
+    </row>
+    <row r="285" spans="2:5">
+      <c r="B285" s="14" t="s">
+        <v>255</v>
+      </c>
+      <c r="C285" s="6" t="s">
+        <v>661</v>
+      </c>
+      <c r="D285" s="29">
         <v>22.1</v>
-      </c>
-[...12 lines deleted...]
-        <v>997</v>
       </c>
     </row>
     <row r="286" spans="2:5">
       <c r="B286" s="14" t="s">
-        <v>257</v>
-[...8 lines deleted...]
-        <v>998</v>
+        <v>250</v>
+      </c>
+      <c r="C286" s="2" t="s">
+        <v>1061</v>
+      </c>
+      <c r="D286" s="42">
+        <v>22.1</v>
       </c>
     </row>
     <row r="287" spans="2:5">
-      <c r="B287" s="14" t="s">
-[...6 lines deleted...]
-        <v>27.4</v>
+      <c r="B287" s="40" t="s">
+        <v>251</v>
+      </c>
+      <c r="C287" s="41" t="s">
+        <v>655</v>
+      </c>
+      <c r="D287" s="42">
+        <v>18.98</v>
       </c>
       <c r="E287" s="33" t="s">
-        <v>998</v>
+        <v>997</v>
       </c>
     </row>
     <row r="288" spans="2:5">
       <c r="B288" s="14" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
       <c r="C288" s="6" t="s">
-        <v>663</v>
+        <v>956</v>
       </c>
       <c r="D288" s="29">
-        <v>93.34</v>
+        <v>27.4</v>
+      </c>
+      <c r="E288" s="33" t="s">
+        <v>998</v>
       </c>
     </row>
     <row r="289" spans="2:5">
       <c r="B289" s="14" t="s">
-        <v>248</v>
-[...2 lines deleted...]
-        <v>656</v>
+        <v>659</v>
+      </c>
+      <c r="C289" s="6" t="s">
+        <v>957</v>
       </c>
       <c r="D289" s="29">
-        <v>22.36</v>
+        <v>27.4</v>
+      </c>
+      <c r="E289" s="33" t="s">
+        <v>998</v>
       </c>
     </row>
     <row r="290" spans="2:5">
       <c r="B290" s="14" t="s">
-        <v>249</v>
-[...2 lines deleted...]
-        <v>657</v>
+        <v>256</v>
+      </c>
+      <c r="C290" s="6" t="s">
+        <v>663</v>
       </c>
       <c r="D290" s="29">
-        <v>22.36</v>
+        <v>93.34</v>
       </c>
     </row>
     <row r="291" spans="2:5">
       <c r="B291" s="14" t="s">
-        <v>958</v>
+        <v>248</v>
       </c>
       <c r="C291" s="3" t="s">
-        <v>959</v>
+        <v>656</v>
       </c>
       <c r="D291" s="29">
-        <v>58.7</v>
-[...2 lines deleted...]
-        <v>928</v>
+        <v>22.36</v>
       </c>
     </row>
     <row r="292" spans="2:5">
       <c r="B292" s="14" t="s">
-        <v>252</v>
-[...2 lines deleted...]
-        <v>996</v>
+        <v>249</v>
+      </c>
+      <c r="C292" s="3" t="s">
+        <v>657</v>
       </c>
       <c r="D292" s="29">
-        <v>65.3</v>
-[...8 lines deleted...]
-        <v>1</v>
+        <v>22.36</v>
+      </c>
+    </row>
+    <row r="293" spans="2:5">
+      <c r="B293" s="14" t="s">
+        <v>958</v>
+      </c>
+      <c r="C293" s="3" t="s">
+        <v>959</v>
+      </c>
+      <c r="D293" s="29">
+        <v>58.7</v>
+      </c>
+      <c r="E293" s="33" t="s">
+        <v>928</v>
       </c>
     </row>
     <row r="294" spans="2:5">
       <c r="B294" s="14" t="s">
-        <v>253</v>
-[...2 lines deleted...]
-        <v>658</v>
+        <v>252</v>
+      </c>
+      <c r="C294" s="2" t="s">
+        <v>996</v>
       </c>
       <c r="D294" s="29">
-        <v>16.8</v>
-[...10 lines deleted...]
-        <v>19.8</v>
+        <v>65.3</v>
+      </c>
+    </row>
+    <row r="295" spans="2:5" ht="25.5">
+      <c r="B295" s="22"/>
+      <c r="C295" s="1" t="s">
+        <v>960</v>
+      </c>
+      <c r="D295" s="19" t="s">
+        <v>1</v>
       </c>
     </row>
     <row r="296" spans="2:5">
       <c r="B296" s="14" t="s">
-        <v>246</v>
-[...2 lines deleted...]
-        <v>961</v>
+        <v>253</v>
+      </c>
+      <c r="C296" s="6" t="s">
+        <v>658</v>
       </c>
       <c r="D296" s="29">
-        <v>11.43</v>
+        <v>16.8</v>
       </c>
     </row>
     <row r="297" spans="2:5">
       <c r="B297" s="14" t="s">
-        <v>263</v>
-[...2 lines deleted...]
-        <v>664</v>
+        <v>254</v>
+      </c>
+      <c r="C297" s="6" t="s">
+        <v>660</v>
       </c>
       <c r="D297" s="29">
-        <v>44.1</v>
+        <v>19.8</v>
       </c>
     </row>
     <row r="298" spans="2:5">
       <c r="B298" s="14" t="s">
-        <v>264</v>
-[...2 lines deleted...]
-        <v>665</v>
+        <v>246</v>
+      </c>
+      <c r="C298" s="3" t="s">
+        <v>961</v>
       </c>
       <c r="D298" s="29">
-        <v>117.11</v>
-[...8 lines deleted...]
-        <v>1</v>
+        <v>11.43</v>
+      </c>
+    </row>
+    <row r="299" spans="2:5">
+      <c r="B299" s="14" t="s">
+        <v>263</v>
+      </c>
+      <c r="C299" s="2" t="s">
+        <v>664</v>
+      </c>
+      <c r="D299" s="29">
+        <v>44.1</v>
       </c>
     </row>
     <row r="300" spans="2:5">
       <c r="B300" s="14" t="s">
-        <v>259</v>
-[...2 lines deleted...]
-        <v>667</v>
+        <v>264</v>
+      </c>
+      <c r="C300" s="2" t="s">
+        <v>665</v>
       </c>
       <c r="D300" s="29">
-        <v>12.88</v>
-[...10 lines deleted...]
-        <v>10.61</v>
+        <v>117.11</v>
+      </c>
+    </row>
+    <row r="301" spans="2:5" ht="25.5">
+      <c r="B301" s="22"/>
+      <c r="C301" s="1" t="s">
+        <v>666</v>
+      </c>
+      <c r="D301" s="20" t="s">
+        <v>1</v>
       </c>
     </row>
     <row r="302" spans="2:5">
       <c r="B302" s="14" t="s">
-        <v>260</v>
+        <v>259</v>
       </c>
       <c r="C302" s="6" t="s">
-        <v>674</v>
+        <v>667</v>
       </c>
       <c r="D302" s="29">
-        <v>11.74</v>
+        <v>12.88</v>
       </c>
     </row>
     <row r="303" spans="2:5">
       <c r="B303" s="14" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="C303" s="6" t="s">
-        <v>675</v>
+        <v>668</v>
       </c>
       <c r="D303" s="29">
-        <v>6.49</v>
+        <v>10.61</v>
       </c>
     </row>
     <row r="304" spans="2:5">
       <c r="B304" s="14" t="s">
-        <v>669</v>
+        <v>260</v>
       </c>
       <c r="C304" s="6" t="s">
-        <v>676</v>
+        <v>674</v>
       </c>
       <c r="D304" s="29">
-        <v>9.58</v>
+        <v>11.74</v>
       </c>
     </row>
     <row r="305" spans="2:4">
       <c r="B305" s="14" t="s">
-        <v>670</v>
+        <v>261</v>
       </c>
       <c r="C305" s="6" t="s">
-        <v>677</v>
+        <v>675</v>
       </c>
       <c r="D305" s="29">
-        <v>9.58</v>
+        <v>6.49</v>
       </c>
     </row>
     <row r="306" spans="2:4">
       <c r="B306" s="14" t="s">
-        <v>671</v>
+        <v>669</v>
       </c>
       <c r="C306" s="6" t="s">
-        <v>678</v>
+        <v>676</v>
       </c>
       <c r="D306" s="29">
         <v>9.58</v>
       </c>
     </row>
     <row r="307" spans="2:4">
       <c r="B307" s="14" t="s">
-        <v>672</v>
+        <v>670</v>
       </c>
       <c r="C307" s="6" t="s">
-        <v>679</v>
+        <v>677</v>
       </c>
       <c r="D307" s="29">
         <v>9.58</v>
       </c>
     </row>
     <row r="308" spans="2:4">
       <c r="B308" s="14" t="s">
-        <v>673</v>
+        <v>671</v>
       </c>
       <c r="C308" s="6" t="s">
-        <v>680</v>
+        <v>678</v>
       </c>
       <c r="D308" s="29">
         <v>9.58</v>
       </c>
     </row>
-    <row r="309" spans="2:4" ht="25.5">
-[...5 lines deleted...]
-        <v>1</v>
+    <row r="309" spans="2:4">
+      <c r="B309" s="14" t="s">
+        <v>672</v>
+      </c>
+      <c r="C309" s="6" t="s">
+        <v>679</v>
+      </c>
+      <c r="D309" s="29">
+        <v>9.58</v>
       </c>
     </row>
     <row r="310" spans="2:4">
       <c r="B310" s="14" t="s">
+        <v>673</v>
+      </c>
+      <c r="C310" s="6" t="s">
+        <v>680</v>
+      </c>
+      <c r="D310" s="29">
+        <v>9.58</v>
+      </c>
+    </row>
+    <row r="311" spans="2:4" ht="25.5">
+      <c r="B311" s="22"/>
+      <c r="C311" s="1" t="s">
+        <v>265</v>
+      </c>
+      <c r="D311" s="19" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="312" spans="2:4">
+      <c r="B312" s="14" t="s">
         <v>266</v>
       </c>
-      <c r="C310" s="3" t="s">
+      <c r="C312" s="3" t="s">
         <v>681</v>
       </c>
-      <c r="D310" s="29">
+      <c r="D312" s="29">
         <v>206.44</v>
-      </c>
-[...20 lines deleted...]
-        <v>125.3</v>
       </c>
     </row>
     <row r="313" spans="2:4">
       <c r="B313" s="14" t="s">
-        <v>129</v>
-[...2 lines deleted...]
-        <v>683</v>
+        <v>268</v>
+      </c>
+      <c r="C313" s="6" t="s">
+        <v>962</v>
       </c>
       <c r="D313" s="29">
-        <v>28.56</v>
+        <v>125.3</v>
       </c>
     </row>
     <row r="314" spans="2:4">
-      <c r="B314" s="14" t="s">
-[...3 lines deleted...]
-        <v>684</v>
+      <c r="B314" s="24" t="s">
+        <v>267</v>
+      </c>
+      <c r="C314" s="15" t="s">
+        <v>682</v>
       </c>
       <c r="D314" s="29">
-        <v>55.33</v>
+        <v>125.3</v>
       </c>
     </row>
     <row r="315" spans="2:4">
       <c r="B315" s="14" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
       <c r="C315" s="2" t="s">
-        <v>685</v>
+        <v>683</v>
       </c>
       <c r="D315" s="29">
-        <v>78.62</v>
-[...8 lines deleted...]
-        <v>1</v>
+        <v>28.56</v>
+      </c>
+    </row>
+    <row r="316" spans="2:4">
+      <c r="B316" s="14" t="s">
+        <v>130</v>
+      </c>
+      <c r="C316" s="2" t="s">
+        <v>684</v>
+      </c>
+      <c r="D316" s="29">
+        <v>55.33</v>
       </c>
     </row>
     <row r="317" spans="2:4">
       <c r="B317" s="14" t="s">
-        <v>273</v>
-[...2 lines deleted...]
-        <v>687</v>
+        <v>131</v>
+      </c>
+      <c r="C317" s="2" t="s">
+        <v>685</v>
       </c>
       <c r="D317" s="29">
-        <v>260.79000000000002</v>
-[...10 lines deleted...]
-        <v>244.57</v>
+        <v>78.62</v>
+      </c>
+    </row>
+    <row r="318" spans="2:4" ht="25.5">
+      <c r="B318" s="22"/>
+      <c r="C318" s="1" t="s">
+        <v>686</v>
+      </c>
+      <c r="D318" s="19" t="s">
+        <v>1</v>
       </c>
     </row>
     <row r="319" spans="2:4">
       <c r="B319" s="14" t="s">
-        <v>276</v>
+        <v>273</v>
       </c>
       <c r="C319" s="6" t="s">
-        <v>689</v>
+        <v>687</v>
       </c>
       <c r="D319" s="29">
-        <v>33.65</v>
+        <v>260.79000000000002</v>
       </c>
     </row>
     <row r="320" spans="2:4">
       <c r="B320" s="14" t="s">
-        <v>277</v>
+        <v>278</v>
       </c>
       <c r="C320" s="6" t="s">
-        <v>690</v>
+        <v>688</v>
       </c>
       <c r="D320" s="29">
-        <v>466.21</v>
+        <v>244.57</v>
       </c>
     </row>
     <row r="321" spans="2:4">
       <c r="B321" s="14" t="s">
-        <v>274</v>
+        <v>276</v>
       </c>
       <c r="C321" s="6" t="s">
-        <v>691</v>
+        <v>689</v>
       </c>
       <c r="D321" s="29">
-        <v>1019.05</v>
+        <v>33.65</v>
       </c>
     </row>
     <row r="322" spans="2:4">
-      <c r="B322" s="25" t="s">
-[...3 lines deleted...]
-        <v>692</v>
+      <c r="B322" s="14" t="s">
+        <v>277</v>
+      </c>
+      <c r="C322" s="6" t="s">
+        <v>690</v>
       </c>
       <c r="D322" s="29">
-        <v>2854.75</v>
+        <v>466.21</v>
       </c>
     </row>
     <row r="323" spans="2:4">
       <c r="B323" s="14" t="s">
-        <v>279</v>
+        <v>274</v>
       </c>
       <c r="C323" s="6" t="s">
-        <v>693</v>
+        <v>691</v>
       </c>
       <c r="D323" s="29">
-        <v>301.94</v>
+        <v>1019.05</v>
       </c>
     </row>
     <row r="324" spans="2:4">
-      <c r="B324" s="14" t="s">
-[...3 lines deleted...]
-        <v>694</v>
+      <c r="B324" s="25" t="s">
+        <v>275</v>
+      </c>
+      <c r="C324" s="16" t="s">
+        <v>692</v>
       </c>
       <c r="D324" s="29">
-        <v>1218.73</v>
+        <v>2854.75</v>
       </c>
     </row>
     <row r="325" spans="2:4">
       <c r="B325" s="14" t="s">
-        <v>281</v>
+        <v>279</v>
       </c>
       <c r="C325" s="6" t="s">
-        <v>696</v>
+        <v>693</v>
       </c>
       <c r="D325" s="29">
-        <v>6750.3</v>
+        <v>301.94</v>
       </c>
     </row>
     <row r="326" spans="2:4">
       <c r="B326" s="14" t="s">
-        <v>282</v>
+        <v>280</v>
       </c>
       <c r="C326" s="6" t="s">
-        <v>695</v>
+        <v>694</v>
       </c>
       <c r="D326" s="29">
-        <v>960.73</v>
-[...8 lines deleted...]
-        <v>1</v>
+        <v>1218.73</v>
+      </c>
+    </row>
+    <row r="327" spans="2:4">
+      <c r="B327" s="14" t="s">
+        <v>281</v>
+      </c>
+      <c r="C327" s="6" t="s">
+        <v>696</v>
+      </c>
+      <c r="D327" s="29">
+        <v>6750.3</v>
       </c>
     </row>
     <row r="328" spans="2:4">
       <c r="B328" s="14" t="s">
-        <v>284</v>
+        <v>282</v>
       </c>
       <c r="C328" s="6" t="s">
-        <v>697</v>
+        <v>695</v>
       </c>
       <c r="D328" s="29">
-        <v>24.82</v>
-[...10 lines deleted...]
-        <v>24.82</v>
+        <v>960.73</v>
+      </c>
+    </row>
+    <row r="329" spans="2:4" ht="25.5">
+      <c r="B329" s="22"/>
+      <c r="C329" s="1" t="s">
+        <v>283</v>
+      </c>
+      <c r="D329" s="19" t="s">
+        <v>1</v>
       </c>
     </row>
     <row r="330" spans="2:4">
       <c r="B330" s="14" t="s">
-        <v>286</v>
+        <v>284</v>
       </c>
       <c r="C330" s="6" t="s">
-        <v>699</v>
+        <v>697</v>
       </c>
       <c r="D330" s="29">
         <v>24.82</v>
       </c>
     </row>
     <row r="331" spans="2:4">
       <c r="B331" s="14" t="s">
-        <v>287</v>
+        <v>285</v>
       </c>
       <c r="C331" s="6" t="s">
-        <v>700</v>
+        <v>698</v>
       </c>
       <c r="D331" s="29">
         <v>24.82</v>
       </c>
     </row>
     <row r="332" spans="2:4">
       <c r="B332" s="14" t="s">
-        <v>288</v>
+        <v>286</v>
       </c>
       <c r="C332" s="6" t="s">
-        <v>701</v>
+        <v>699</v>
       </c>
       <c r="D332" s="29">
         <v>24.82</v>
       </c>
     </row>
     <row r="333" spans="2:4">
       <c r="B333" s="14" t="s">
-        <v>289</v>
+        <v>287</v>
       </c>
       <c r="C333" s="6" t="s">
-        <v>702</v>
+        <v>700</v>
       </c>
       <c r="D333" s="29">
         <v>24.82</v>
       </c>
     </row>
     <row r="334" spans="2:4">
       <c r="B334" s="14" t="s">
-        <v>290</v>
+        <v>288</v>
       </c>
       <c r="C334" s="6" t="s">
-        <v>703</v>
+        <v>701</v>
       </c>
       <c r="D334" s="29">
         <v>24.82</v>
       </c>
     </row>
     <row r="335" spans="2:4">
       <c r="B335" s="14" t="s">
-        <v>291</v>
+        <v>289</v>
       </c>
       <c r="C335" s="6" t="s">
-        <v>704</v>
+        <v>702</v>
       </c>
       <c r="D335" s="29">
         <v>24.82</v>
       </c>
     </row>
     <row r="336" spans="2:4">
       <c r="B336" s="14" t="s">
-        <v>292</v>
+        <v>290</v>
       </c>
       <c r="C336" s="6" t="s">
-        <v>705</v>
+        <v>703</v>
       </c>
       <c r="D336" s="29">
         <v>24.82</v>
       </c>
     </row>
     <row r="337" spans="2:4">
       <c r="B337" s="14" t="s">
-        <v>293</v>
+        <v>291</v>
       </c>
       <c r="C337" s="6" t="s">
-        <v>706</v>
+        <v>704</v>
       </c>
       <c r="D337" s="29">
         <v>24.82</v>
       </c>
     </row>
     <row r="338" spans="2:4">
       <c r="B338" s="14" t="s">
-        <v>294</v>
+        <v>292</v>
       </c>
       <c r="C338" s="6" t="s">
-        <v>707</v>
+        <v>705</v>
       </c>
       <c r="D338" s="29">
         <v>24.82</v>
       </c>
     </row>
     <row r="339" spans="2:4">
       <c r="B339" s="14" t="s">
-        <v>295</v>
+        <v>293</v>
       </c>
       <c r="C339" s="6" t="s">
-        <v>708</v>
+        <v>706</v>
       </c>
       <c r="D339" s="29">
         <v>24.82</v>
       </c>
     </row>
     <row r="340" spans="2:4">
       <c r="B340" s="14" t="s">
-        <v>296</v>
+        <v>294</v>
       </c>
       <c r="C340" s="6" t="s">
-        <v>709</v>
+        <v>707</v>
       </c>
       <c r="D340" s="29">
         <v>24.82</v>
       </c>
     </row>
     <row r="341" spans="2:4">
       <c r="B341" s="14" t="s">
-        <v>297</v>
+        <v>295</v>
       </c>
       <c r="C341" s="6" t="s">
-        <v>710</v>
+        <v>708</v>
       </c>
       <c r="D341" s="29">
         <v>24.82</v>
       </c>
     </row>
     <row r="342" spans="2:4">
       <c r="B342" s="14" t="s">
-        <v>298</v>
+        <v>296</v>
       </c>
       <c r="C342" s="6" t="s">
-        <v>711</v>
+        <v>709</v>
       </c>
       <c r="D342" s="29">
         <v>24.82</v>
       </c>
     </row>
     <row r="343" spans="2:4">
       <c r="B343" s="14" t="s">
-        <v>299</v>
+        <v>297</v>
       </c>
       <c r="C343" s="6" t="s">
-        <v>712</v>
+        <v>710</v>
       </c>
       <c r="D343" s="29">
         <v>24.82</v>
       </c>
     </row>
     <row r="344" spans="2:4">
       <c r="B344" s="14" t="s">
-        <v>300</v>
+        <v>298</v>
       </c>
       <c r="C344" s="6" t="s">
-        <v>713</v>
+        <v>711</v>
       </c>
       <c r="D344" s="29">
         <v>24.82</v>
       </c>
     </row>
     <row r="345" spans="2:4">
       <c r="B345" s="14" t="s">
-        <v>301</v>
+        <v>299</v>
       </c>
       <c r="C345" s="6" t="s">
-        <v>714</v>
+        <v>712</v>
       </c>
       <c r="D345" s="29">
         <v>24.82</v>
       </c>
     </row>
     <row r="346" spans="2:4">
       <c r="B346" s="14" t="s">
-        <v>302</v>
+        <v>300</v>
       </c>
       <c r="C346" s="6" t="s">
-        <v>715</v>
+        <v>713</v>
       </c>
       <c r="D346" s="29">
         <v>24.82</v>
       </c>
     </row>
     <row r="347" spans="2:4">
       <c r="B347" s="14" t="s">
-        <v>303</v>
+        <v>301</v>
       </c>
       <c r="C347" s="6" t="s">
-        <v>716</v>
+        <v>714</v>
       </c>
       <c r="D347" s="29">
         <v>24.82</v>
       </c>
     </row>
     <row r="348" spans="2:4">
       <c r="B348" s="14" t="s">
-        <v>304</v>
+        <v>302</v>
       </c>
       <c r="C348" s="6" t="s">
-        <v>717</v>
+        <v>715</v>
       </c>
       <c r="D348" s="29">
         <v>24.82</v>
       </c>
     </row>
     <row r="349" spans="2:4">
       <c r="B349" s="14" t="s">
-        <v>305</v>
+        <v>303</v>
       </c>
       <c r="C349" s="6" t="s">
-        <v>718</v>
+        <v>716</v>
       </c>
       <c r="D349" s="29">
         <v>24.82</v>
       </c>
     </row>
     <row r="350" spans="2:4">
       <c r="B350" s="14" t="s">
-        <v>719</v>
+        <v>304</v>
       </c>
       <c r="C350" s="6" t="s">
-        <v>723</v>
+        <v>717</v>
       </c>
       <c r="D350" s="29">
-        <v>85.4</v>
+        <v>24.82</v>
       </c>
     </row>
     <row r="351" spans="2:4">
       <c r="B351" s="14" t="s">
-        <v>720</v>
+        <v>305</v>
       </c>
       <c r="C351" s="6" t="s">
-        <v>724</v>
+        <v>718</v>
       </c>
       <c r="D351" s="29">
-        <v>85.4</v>
+        <v>24.82</v>
       </c>
     </row>
     <row r="352" spans="2:4">
       <c r="B352" s="14" t="s">
-        <v>721</v>
+        <v>719</v>
       </c>
       <c r="C352" s="6" t="s">
-        <v>725</v>
+        <v>723</v>
       </c>
       <c r="D352" s="29">
         <v>85.4</v>
       </c>
     </row>
     <row r="353" spans="2:5">
       <c r="B353" s="14" t="s">
-        <v>722</v>
+        <v>720</v>
       </c>
       <c r="C353" s="6" t="s">
-        <v>726</v>
+        <v>724</v>
       </c>
       <c r="D353" s="29">
         <v>85.4</v>
       </c>
     </row>
-    <row r="354" spans="2:5" ht="25.5">
-[...5 lines deleted...]
-        <v>1</v>
+    <row r="354" spans="2:5">
+      <c r="B354" s="14" t="s">
+        <v>721</v>
+      </c>
+      <c r="C354" s="6" t="s">
+        <v>725</v>
+      </c>
+      <c r="D354" s="29">
+        <v>85.4</v>
       </c>
     </row>
     <row r="355" spans="2:5">
       <c r="B355" s="14" t="s">
-        <v>944</v>
-[...2 lines deleted...]
-        <v>945</v>
+        <v>722</v>
+      </c>
+      <c r="C355" s="6" t="s">
+        <v>726</v>
       </c>
       <c r="D355" s="29">
-        <v>104.5</v>
-[...13 lines deleted...]
-        <v>102.44</v>
+        <v>85.4</v>
+      </c>
+    </row>
+    <row r="356" spans="2:5" ht="25.5">
+      <c r="B356" s="22"/>
+      <c r="C356" s="1" t="s">
+        <v>727</v>
+      </c>
+      <c r="D356" s="19" t="s">
+        <v>1</v>
       </c>
     </row>
     <row r="357" spans="2:5">
       <c r="B357" s="14" t="s">
-        <v>307</v>
+        <v>944</v>
       </c>
       <c r="C357" s="9" t="s">
-        <v>728</v>
+        <v>945</v>
       </c>
       <c r="D357" s="29">
-        <v>133.4</v>
+        <v>104.5</v>
+      </c>
+      <c r="E357" s="33" t="s">
+        <v>928</v>
       </c>
     </row>
     <row r="358" spans="2:5">
       <c r="B358" s="14" t="s">
-        <v>308</v>
+        <v>306</v>
       </c>
       <c r="C358" s="9" t="s">
-        <v>729</v>
+        <v>728</v>
       </c>
       <c r="D358" s="29">
-        <v>152.30000000000001</v>
+        <v>102.44</v>
       </c>
     </row>
     <row r="359" spans="2:5">
-      <c r="B359" s="7" t="s">
-        <v>309</v>
+      <c r="B359" s="14" t="s">
+        <v>307</v>
       </c>
       <c r="C359" s="9" t="s">
         <v>728</v>
       </c>
       <c r="D359" s="29">
-        <v>115.6</v>
+        <v>133.4</v>
       </c>
     </row>
     <row r="360" spans="2:5">
       <c r="B360" s="14" t="s">
-        <v>310</v>
+        <v>308</v>
       </c>
       <c r="C360" s="9" t="s">
-        <v>730</v>
+        <v>729</v>
       </c>
       <c r="D360" s="29">
-        <v>62.35</v>
+        <v>152.30000000000001</v>
       </c>
     </row>
     <row r="361" spans="2:5">
-      <c r="B361" s="14" t="s">
-        <v>314</v>
+      <c r="B361" s="7" t="s">
+        <v>309</v>
       </c>
       <c r="C361" s="9" t="s">
-        <v>731</v>
+        <v>728</v>
       </c>
       <c r="D361" s="29">
-        <v>50.75</v>
+        <v>115.6</v>
       </c>
     </row>
     <row r="362" spans="2:5">
       <c r="B362" s="14" t="s">
-        <v>315</v>
+        <v>310</v>
       </c>
       <c r="C362" s="9" t="s">
-        <v>732</v>
+        <v>730</v>
       </c>
       <c r="D362" s="29">
-        <v>50.75</v>
+        <v>62.35</v>
       </c>
     </row>
     <row r="363" spans="2:5">
       <c r="B363" s="14" t="s">
-        <v>316</v>
+        <v>314</v>
       </c>
       <c r="C363" s="9" t="s">
-        <v>733</v>
+        <v>731</v>
       </c>
       <c r="D363" s="29">
         <v>50.75</v>
       </c>
     </row>
     <row r="364" spans="2:5">
       <c r="B364" s="14" t="s">
-        <v>311</v>
+        <v>315</v>
       </c>
       <c r="C364" s="9" t="s">
-        <v>731</v>
+        <v>732</v>
       </c>
       <c r="D364" s="29">
-        <v>49.2</v>
+        <v>50.75</v>
       </c>
     </row>
     <row r="365" spans="2:5">
       <c r="B365" s="14" t="s">
-        <v>312</v>
+        <v>316</v>
       </c>
       <c r="C365" s="9" t="s">
-        <v>734</v>
+        <v>733</v>
       </c>
       <c r="D365" s="29">
-        <v>49.2</v>
+        <v>50.75</v>
       </c>
     </row>
     <row r="366" spans="2:5">
       <c r="B366" s="14" t="s">
-        <v>313</v>
+        <v>311</v>
       </c>
       <c r="C366" s="9" t="s">
-        <v>733</v>
+        <v>731</v>
       </c>
       <c r="D366" s="29">
         <v>49.2</v>
       </c>
     </row>
     <row r="367" spans="2:5">
       <c r="B367" s="14" t="s">
-        <v>317</v>
+        <v>312</v>
       </c>
       <c r="C367" s="9" t="s">
-        <v>735</v>
+        <v>734</v>
       </c>
       <c r="D367" s="29">
-        <v>113.88</v>
+        <v>49.2</v>
       </c>
     </row>
     <row r="368" spans="2:5">
       <c r="B368" s="14" t="s">
-        <v>318</v>
+        <v>313</v>
       </c>
       <c r="C368" s="9" t="s">
-        <v>736</v>
+        <v>733</v>
       </c>
       <c r="D368" s="29">
-        <v>79.8</v>
+        <v>49.2</v>
       </c>
     </row>
     <row r="369" spans="2:5">
       <c r="B369" s="14" t="s">
-        <v>339</v>
+        <v>317</v>
       </c>
       <c r="C369" s="9" t="s">
-        <v>737</v>
-[...11 lines deleted...]
-        <v>1</v>
+        <v>735</v>
+      </c>
+      <c r="D369" s="29">
+        <v>113.88</v>
+      </c>
+    </row>
+    <row r="370" spans="2:5">
+      <c r="B370" s="14" t="s">
+        <v>318</v>
+      </c>
+      <c r="C370" s="9" t="s">
+        <v>736</v>
+      </c>
+      <c r="D370" s="29">
+        <v>79.8</v>
       </c>
     </row>
     <row r="371" spans="2:5">
       <c r="B371" s="14" t="s">
+        <v>339</v>
+      </c>
+      <c r="C371" s="9" t="s">
+        <v>737</v>
+      </c>
+      <c r="D371" s="42">
+        <v>409.6</v>
+      </c>
+    </row>
+    <row r="372" spans="2:5" ht="25.5">
+      <c r="B372" s="26"/>
+      <c r="C372" s="1" t="s">
+        <v>329</v>
+      </c>
+      <c r="D372" s="19" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="373" spans="2:5">
+      <c r="B373" s="14" t="s">
         <v>330</v>
       </c>
-      <c r="C371" s="9" t="s">
+      <c r="C373" s="9" t="s">
         <v>738</v>
       </c>
-      <c r="D371" s="29">
+      <c r="D373" s="29">
         <v>370.6</v>
-      </c>
-[...20 lines deleted...]
-        <v>628.64</v>
       </c>
     </row>
     <row r="374" spans="2:5">
       <c r="B374" s="14" t="s">
-        <v>332</v>
+        <v>331</v>
       </c>
       <c r="C374" s="9" t="s">
-        <v>741</v>
+        <v>739</v>
       </c>
       <c r="D374" s="29">
-        <v>411.32</v>
-[...2 lines deleted...]
-    <row r="375" spans="2:5">
+        <v>359.5</v>
+      </c>
+    </row>
+    <row r="375" spans="2:5" ht="15.75" customHeight="1">
       <c r="B375" s="14" t="s">
-        <v>333</v>
+        <v>335</v>
       </c>
       <c r="C375" s="9" t="s">
-        <v>742</v>
+        <v>740</v>
       </c>
       <c r="D375" s="29">
-        <v>459.98</v>
+        <v>628.64</v>
       </c>
     </row>
     <row r="376" spans="2:5">
       <c r="B376" s="14" t="s">
-        <v>334</v>
+        <v>332</v>
       </c>
       <c r="C376" s="9" t="s">
-        <v>743</v>
+        <v>741</v>
       </c>
       <c r="D376" s="29">
-        <v>406.95</v>
+        <v>411.32</v>
       </c>
     </row>
     <row r="377" spans="2:5">
       <c r="B377" s="14" t="s">
-        <v>336</v>
+        <v>333</v>
       </c>
       <c r="C377" s="9" t="s">
-        <v>744</v>
-[...5 lines deleted...]
-        <v>998</v>
+        <v>742</v>
+      </c>
+      <c r="D377" s="29">
+        <v>459.98</v>
       </c>
     </row>
     <row r="378" spans="2:5">
       <c r="B378" s="14" t="s">
-        <v>340</v>
+        <v>334</v>
       </c>
       <c r="C378" s="9" t="s">
-        <v>745</v>
-[...5 lines deleted...]
-        <v>998</v>
+        <v>743</v>
+      </c>
+      <c r="D378" s="29">
+        <v>406.95</v>
       </c>
     </row>
     <row r="379" spans="2:5">
       <c r="B379" s="14" t="s">
-        <v>338</v>
+        <v>336</v>
       </c>
       <c r="C379" s="9" t="s">
-        <v>746</v>
-[...2 lines deleted...]
-        <v>810.5</v>
+        <v>744</v>
+      </c>
+      <c r="D379" s="42">
+        <v>548.5</v>
+      </c>
+      <c r="E379" s="33" t="s">
+        <v>998</v>
       </c>
     </row>
     <row r="380" spans="2:5">
       <c r="B380" s="14" t="s">
-        <v>337</v>
+        <v>340</v>
       </c>
       <c r="C380" s="9" t="s">
-        <v>747</v>
-[...11 lines deleted...]
-        <v>1</v>
+        <v>745</v>
+      </c>
+      <c r="D380" s="42">
+        <v>606.70000000000005</v>
+      </c>
+      <c r="E380" s="33" t="s">
+        <v>998</v>
+      </c>
+    </row>
+    <row r="381" spans="2:5">
+      <c r="B381" s="14" t="s">
+        <v>338</v>
+      </c>
+      <c r="C381" s="9" t="s">
+        <v>746</v>
+      </c>
+      <c r="D381" s="29">
+        <v>810.5</v>
       </c>
     </row>
     <row r="382" spans="2:5">
       <c r="B382" s="14" t="s">
-        <v>140</v>
-[...2 lines deleted...]
-        <v>748</v>
+        <v>337</v>
+      </c>
+      <c r="C382" s="9" t="s">
+        <v>747</v>
       </c>
       <c r="D382" s="29">
-        <v>118.5</v>
-[...10 lines deleted...]
-        <v>76.739999999999995</v>
+        <v>754.52</v>
+      </c>
+    </row>
+    <row r="383" spans="2:5" ht="25.5">
+      <c r="B383" s="26"/>
+      <c r="C383" s="1" t="s">
+        <v>752</v>
+      </c>
+      <c r="D383" s="19" t="s">
+        <v>1</v>
       </c>
     </row>
     <row r="384" spans="2:5">
       <c r="B384" s="14" t="s">
-        <v>141</v>
+        <v>140</v>
       </c>
       <c r="C384" s="6" t="s">
-        <v>750</v>
-[...2 lines deleted...]
-        <v>78.599999999999994</v>
+        <v>748</v>
+      </c>
+      <c r="D384" s="29">
+        <v>118.5</v>
       </c>
     </row>
     <row r="385" spans="2:4">
       <c r="B385" s="14" t="s">
-        <v>142</v>
+        <v>139</v>
       </c>
       <c r="C385" s="6" t="s">
-        <v>751</v>
+        <v>749</v>
       </c>
       <c r="D385" s="29">
-        <v>81.8</v>
-[...8 lines deleted...]
-        <v>1</v>
+        <v>76.739999999999995</v>
+      </c>
+    </row>
+    <row r="386" spans="2:4">
+      <c r="B386" s="14" t="s">
+        <v>141</v>
+      </c>
+      <c r="C386" s="6" t="s">
+        <v>750</v>
+      </c>
+      <c r="D386" s="42">
+        <v>78.599999999999994</v>
       </c>
     </row>
     <row r="387" spans="2:4">
       <c r="B387" s="14" t="s">
-        <v>326</v>
-[...2 lines deleted...]
-        <v>753</v>
+        <v>142</v>
+      </c>
+      <c r="C387" s="6" t="s">
+        <v>751</v>
       </c>
       <c r="D387" s="29">
-        <v>66.7</v>
-[...10 lines deleted...]
-        <v>120.98</v>
+        <v>81.8</v>
+      </c>
+    </row>
+    <row r="388" spans="2:4" ht="25.5">
+      <c r="B388" s="26"/>
+      <c r="C388" s="1" t="s">
+        <v>324</v>
+      </c>
+      <c r="D388" s="19" t="s">
+        <v>1</v>
       </c>
     </row>
     <row r="389" spans="2:4">
       <c r="B389" s="14" t="s">
-        <v>963</v>
+        <v>326</v>
       </c>
       <c r="C389" s="9" t="s">
-        <v>967</v>
+        <v>753</v>
       </c>
       <c r="D389" s="29">
-        <v>121.1</v>
+        <v>66.7</v>
       </c>
     </row>
     <row r="390" spans="2:4">
       <c r="B390" s="14" t="s">
-        <v>964</v>
+        <v>327</v>
       </c>
       <c r="C390" s="9" t="s">
-        <v>968</v>
+        <v>754</v>
       </c>
       <c r="D390" s="29">
-        <v>94.1</v>
+        <v>120.98</v>
       </c>
     </row>
     <row r="391" spans="2:4">
       <c r="B391" s="14" t="s">
-        <v>965</v>
+        <v>963</v>
       </c>
       <c r="C391" s="9" t="s">
         <v>967</v>
       </c>
       <c r="D391" s="29">
-        <v>126.5</v>
+        <v>121.1</v>
       </c>
     </row>
     <row r="392" spans="2:4">
       <c r="B392" s="14" t="s">
-        <v>966</v>
+        <v>964</v>
       </c>
       <c r="C392" s="9" t="s">
         <v>968</v>
       </c>
       <c r="D392" s="29">
-        <v>144.80000000000001</v>
+        <v>94.1</v>
       </c>
     </row>
     <row r="393" spans="2:4">
       <c r="B393" s="14" t="s">
-        <v>328</v>
+        <v>965</v>
       </c>
       <c r="C393" s="9" t="s">
-        <v>971</v>
+        <v>967</v>
       </c>
       <c r="D393" s="29">
-        <v>176.8</v>
+        <v>126.5</v>
       </c>
     </row>
     <row r="394" spans="2:4">
       <c r="B394" s="14" t="s">
-        <v>969</v>
+        <v>966</v>
       </c>
       <c r="C394" s="9" t="s">
-        <v>970</v>
+        <v>968</v>
       </c>
       <c r="D394" s="29">
-        <v>162.1</v>
+        <v>144.80000000000001</v>
       </c>
     </row>
     <row r="395" spans="2:4">
       <c r="B395" s="14" t="s">
+        <v>328</v>
+      </c>
+      <c r="C395" s="9" t="s">
+        <v>971</v>
+      </c>
+      <c r="D395" s="29">
+        <v>176.8</v>
+      </c>
+    </row>
+    <row r="396" spans="2:4">
+      <c r="B396" s="14" t="s">
+        <v>969</v>
+      </c>
+      <c r="C396" s="9" t="s">
+        <v>970</v>
+      </c>
+      <c r="D396" s="29">
+        <v>162.1</v>
+      </c>
+    </row>
+    <row r="397" spans="2:4">
+      <c r="B397" s="14" t="s">
         <v>325</v>
       </c>
-      <c r="C395" s="9" t="s">
+      <c r="C397" s="9" t="s">
         <v>755</v>
       </c>
-      <c r="D395" s="42">
+      <c r="D397" s="42">
         <v>161.30000000000001</v>
       </c>
     </row>
-    <row r="396" spans="2:4" ht="25.5">
-[...1 lines deleted...]
-      <c r="C396" s="1" t="s">
+    <row r="398" spans="2:4" ht="25.5">
+      <c r="B398" s="26"/>
+      <c r="C398" s="1" t="s">
         <v>341</v>
       </c>
-      <c r="D396" s="19" t="s">
+      <c r="D398" s="19" t="s">
         <v>1</v>
       </c>
     </row>
-    <row r="397" spans="2:4" ht="16.5" customHeight="1">
-      <c r="B397" s="14" t="s">
+    <row r="399" spans="2:4" ht="16.5" customHeight="1">
+      <c r="B399" s="14" t="s">
         <v>345</v>
       </c>
-      <c r="C397" s="9" t="s">
+      <c r="C399" s="9" t="s">
         <v>756</v>
       </c>
-      <c r="D397" s="29">
+      <c r="D399" s="29">
         <v>65.94</v>
-      </c>
-[...20 lines deleted...]
-        <v>49.7</v>
       </c>
     </row>
     <row r="400" spans="2:4">
       <c r="B400" s="14" t="s">
-        <v>344</v>
+        <v>346</v>
       </c>
       <c r="C400" s="9" t="s">
-        <v>759</v>
+        <v>757</v>
       </c>
       <c r="D400" s="29">
-        <v>68.39</v>
+        <v>88.37</v>
       </c>
     </row>
     <row r="401" spans="2:5">
       <c r="B401" s="14" t="s">
-        <v>342</v>
+        <v>343</v>
       </c>
       <c r="C401" s="9" t="s">
-        <v>760</v>
+        <v>758</v>
       </c>
       <c r="D401" s="29">
-        <v>57.2</v>
+        <v>49.7</v>
       </c>
     </row>
     <row r="402" spans="2:5">
       <c r="B402" s="14" t="s">
-        <v>347</v>
+        <v>344</v>
       </c>
       <c r="C402" s="9" t="s">
         <v>759</v>
       </c>
       <c r="D402" s="29">
-        <v>28.26</v>
+        <v>68.39</v>
       </c>
     </row>
     <row r="403" spans="2:5">
       <c r="B403" s="14" t="s">
-        <v>348</v>
+        <v>342</v>
       </c>
       <c r="C403" s="9" t="s">
-        <v>761</v>
+        <v>760</v>
       </c>
       <c r="D403" s="29">
-        <v>30.26</v>
+        <v>57.2</v>
       </c>
     </row>
     <row r="404" spans="2:5">
       <c r="B404" s="14" t="s">
-        <v>1050</v>
+        <v>347</v>
       </c>
       <c r="C404" s="9" t="s">
-        <v>1053</v>
+        <v>759</v>
       </c>
       <c r="D404" s="29">
-        <v>540.1</v>
+        <v>28.26</v>
       </c>
     </row>
     <row r="405" spans="2:5">
       <c r="B405" s="14" t="s">
-        <v>1051</v>
+        <v>348</v>
       </c>
       <c r="C405" s="9" t="s">
-        <v>1054</v>
+        <v>761</v>
       </c>
       <c r="D405" s="29">
-        <v>490.5</v>
+        <v>30.26</v>
       </c>
     </row>
     <row r="406" spans="2:5">
       <c r="B406" s="14" t="s">
-        <v>1052</v>
+        <v>1050</v>
       </c>
       <c r="C406" s="9" t="s">
-        <v>1055</v>
-[...11 lines deleted...]
-        <v>1</v>
+        <v>1053</v>
+      </c>
+      <c r="D406" s="29">
+        <v>540.1</v>
+      </c>
+    </row>
+    <row r="407" spans="2:5">
+      <c r="B407" s="14" t="s">
+        <v>1051</v>
+      </c>
+      <c r="C407" s="9" t="s">
+        <v>1054</v>
+      </c>
+      <c r="D407" s="29">
+        <v>490.5</v>
       </c>
     </row>
     <row r="408" spans="2:5">
       <c r="B408" s="14" t="s">
-        <v>762</v>
+        <v>1052</v>
       </c>
       <c r="C408" s="9" t="s">
-        <v>767</v>
-[...13 lines deleted...]
-        <v>149.80000000000001</v>
+        <v>1055</v>
+      </c>
+      <c r="D408" s="42">
+        <v>55.1</v>
+      </c>
+    </row>
+    <row r="409" spans="2:5" ht="25.5">
+      <c r="B409" s="22"/>
+      <c r="C409" s="1" t="s">
+        <v>775</v>
+      </c>
+      <c r="D409" s="19" t="s">
+        <v>1</v>
       </c>
     </row>
     <row r="410" spans="2:5">
       <c r="B410" s="14" t="s">
-        <v>764</v>
+        <v>762</v>
       </c>
       <c r="C410" s="9" t="s">
-        <v>769</v>
+        <v>767</v>
       </c>
       <c r="D410" s="29">
-        <v>81.8</v>
+        <v>85.6</v>
       </c>
     </row>
     <row r="411" spans="2:5">
       <c r="B411" s="14" t="s">
-        <v>765</v>
+        <v>763</v>
       </c>
       <c r="C411" s="9" t="s">
-        <v>770</v>
+        <v>768</v>
       </c>
       <c r="D411" s="29">
-        <v>139.5</v>
+        <v>149.80000000000001</v>
       </c>
     </row>
     <row r="412" spans="2:5">
       <c r="B412" s="14" t="s">
-        <v>766</v>
+        <v>764</v>
       </c>
       <c r="C412" s="9" t="s">
-        <v>774</v>
+        <v>769</v>
       </c>
       <c r="D412" s="29">
         <v>81.8</v>
       </c>
     </row>
     <row r="413" spans="2:5">
       <c r="B413" s="14" t="s">
-        <v>771</v>
+        <v>765</v>
       </c>
       <c r="C413" s="9" t="s">
-        <v>781</v>
+        <v>770</v>
       </c>
       <c r="D413" s="29">
-        <v>43.3</v>
-[...2 lines deleted...]
-        <v>998</v>
+        <v>139.5</v>
       </c>
     </row>
     <row r="414" spans="2:5">
       <c r="B414" s="14" t="s">
-        <v>772</v>
+        <v>766</v>
       </c>
       <c r="C414" s="9" t="s">
-        <v>773</v>
+        <v>774</v>
       </c>
       <c r="D414" s="29">
-        <v>43.3</v>
-[...2 lines deleted...]
-        <v>998</v>
+        <v>81.8</v>
       </c>
     </row>
     <row r="415" spans="2:5">
       <c r="B415" s="14" t="s">
-        <v>994</v>
+        <v>771</v>
       </c>
       <c r="C415" s="9" t="s">
         <v>781</v>
       </c>
       <c r="D415" s="29">
-        <v>68.2</v>
+        <v>43.3</v>
+      </c>
+      <c r="E415" s="33" t="s">
+        <v>998</v>
       </c>
     </row>
     <row r="416" spans="2:5">
       <c r="B416" s="14" t="s">
-        <v>995</v>
+        <v>772</v>
       </c>
       <c r="C416" s="9" t="s">
-        <v>782</v>
+        <v>773</v>
       </c>
       <c r="D416" s="29">
-        <v>61.2</v>
+        <v>43.3</v>
       </c>
       <c r="E416" s="33" t="s">
         <v>998</v>
       </c>
     </row>
-    <row r="417" spans="2:5" ht="25.5">
-[...5 lines deleted...]
-        <v>1</v>
+    <row r="417" spans="2:5">
+      <c r="B417" s="14" t="s">
+        <v>994</v>
+      </c>
+      <c r="C417" s="9" t="s">
+        <v>781</v>
+      </c>
+      <c r="D417" s="29">
+        <v>68.2</v>
       </c>
     </row>
     <row r="418" spans="2:5">
       <c r="B418" s="14" t="s">
-        <v>777</v>
+        <v>995</v>
       </c>
       <c r="C418" s="9" t="s">
-        <v>783</v>
+        <v>782</v>
       </c>
       <c r="D418" s="29">
-        <v>124.8</v>
-[...10 lines deleted...]
-        <v>73.099999999999994</v>
+        <v>61.2</v>
+      </c>
+      <c r="E418" s="33" t="s">
+        <v>998</v>
+      </c>
+    </row>
+    <row r="419" spans="2:5" ht="25.5">
+      <c r="B419" s="22"/>
+      <c r="C419" s="1" t="s">
+        <v>776</v>
+      </c>
+      <c r="D419" s="19" t="s">
+        <v>1</v>
       </c>
     </row>
     <row r="420" spans="2:5">
       <c r="B420" s="14" t="s">
-        <v>779</v>
+        <v>777</v>
       </c>
       <c r="C420" s="9" t="s">
-        <v>785</v>
+        <v>783</v>
       </c>
       <c r="D420" s="29">
-        <v>75.099999999999994</v>
+        <v>124.8</v>
       </c>
     </row>
     <row r="421" spans="2:5">
       <c r="B421" s="14" t="s">
-        <v>780</v>
+        <v>778</v>
       </c>
       <c r="C421" s="9" t="s">
-        <v>786</v>
+        <v>784</v>
       </c>
       <c r="D421" s="29">
-        <v>67.8</v>
-[...8 lines deleted...]
-        <v>1</v>
+        <v>73.099999999999994</v>
+      </c>
+    </row>
+    <row r="422" spans="2:5">
+      <c r="B422" s="14" t="s">
+        <v>779</v>
+      </c>
+      <c r="C422" s="9" t="s">
+        <v>785</v>
+      </c>
+      <c r="D422" s="29">
+        <v>75.099999999999994</v>
       </c>
     </row>
     <row r="423" spans="2:5">
       <c r="B423" s="14" t="s">
-        <v>787</v>
+        <v>780</v>
       </c>
       <c r="C423" s="9" t="s">
-        <v>798</v>
+        <v>786</v>
       </c>
       <c r="D423" s="29">
-        <v>44.6</v>
-[...10 lines deleted...]
-        <v>77.599999999999994</v>
+        <v>67.8</v>
+      </c>
+    </row>
+    <row r="424" spans="2:5" ht="25.5">
+      <c r="B424" s="22"/>
+      <c r="C424" s="1" t="s">
+        <v>791</v>
+      </c>
+      <c r="D424" s="19" t="s">
+        <v>1</v>
       </c>
     </row>
     <row r="425" spans="2:5">
       <c r="B425" s="14" t="s">
-        <v>789</v>
+        <v>787</v>
       </c>
       <c r="C425" s="9" t="s">
-        <v>799</v>
+        <v>798</v>
       </c>
       <c r="D425" s="29">
-        <v>82.1</v>
+        <v>44.6</v>
       </c>
     </row>
     <row r="426" spans="2:5">
       <c r="B426" s="14" t="s">
-        <v>790</v>
+        <v>788</v>
       </c>
       <c r="C426" s="9" t="s">
-        <v>800</v>
+        <v>798</v>
       </c>
       <c r="D426" s="29">
-        <v>82.1</v>
+        <v>77.599999999999994</v>
       </c>
     </row>
     <row r="427" spans="2:5">
       <c r="B427" s="14" t="s">
+        <v>789</v>
+      </c>
+      <c r="C427" s="9" t="s">
+        <v>799</v>
+      </c>
+      <c r="D427" s="29">
+        <v>82.1</v>
+      </c>
+    </row>
+    <row r="428" spans="2:5">
+      <c r="B428" s="14" t="s">
+        <v>790</v>
+      </c>
+      <c r="C428" s="9" t="s">
+        <v>800</v>
+      </c>
+      <c r="D428" s="29">
+        <v>82.1</v>
+      </c>
+    </row>
+    <row r="429" spans="2:5">
+      <c r="B429" s="14" t="s">
         <v>792</v>
       </c>
-      <c r="C427" s="9" t="s">
+      <c r="C429" s="9" t="s">
         <v>801</v>
       </c>
-      <c r="D427" s="29">
+      <c r="D429" s="29">
         <v>148.19999999999999</v>
       </c>
     </row>
-    <row r="428" spans="2:5">
-      <c r="B428" s="7" t="s">
+    <row r="430" spans="2:5">
+      <c r="B430" s="7" t="s">
         <v>16</v>
       </c>
-      <c r="C428" s="4" t="s">
+      <c r="C430" s="4" t="s">
         <v>802</v>
       </c>
-      <c r="D428" s="29">
+      <c r="D430" s="29">
         <v>85.45</v>
-      </c>
-[...24 lines deleted...]
-        <v>998</v>
       </c>
     </row>
     <row r="431" spans="2:5">
       <c r="B431" s="7" t="s">
-        <v>12</v>
-[...2 lines deleted...]
-        <v>797</v>
+        <v>17</v>
+      </c>
+      <c r="C431" s="2" t="s">
+        <v>804</v>
       </c>
       <c r="D431" s="29">
-        <v>247.6</v>
-[...7 lines deleted...]
-        <v>794</v>
+        <v>65.3</v>
+      </c>
+      <c r="E431" s="33"/>
+    </row>
+    <row r="432" spans="2:5">
+      <c r="B432" s="14" t="s">
+        <v>793</v>
+      </c>
+      <c r="C432" s="9" t="s">
+        <v>803</v>
       </c>
       <c r="D432" s="29">
-        <v>120.5</v>
+        <v>70.099999999999994</v>
+      </c>
+      <c r="E432" s="33" t="s">
+        <v>998</v>
       </c>
     </row>
     <row r="433" spans="2:5">
       <c r="B433" s="7" t="s">
+        <v>12</v>
+      </c>
+      <c r="C433" s="4" t="s">
+        <v>797</v>
+      </c>
+      <c r="D433" s="29">
+        <v>247.6</v>
+      </c>
+    </row>
+    <row r="434" spans="2:5" ht="17.25" customHeight="1">
+      <c r="B434" s="7" t="s">
+        <v>13</v>
+      </c>
+      <c r="C434" s="4" t="s">
+        <v>794</v>
+      </c>
+      <c r="D434" s="29">
+        <v>120.5</v>
+      </c>
+    </row>
+    <row r="435" spans="2:5">
+      <c r="B435" s="7" t="s">
         <v>14</v>
       </c>
-      <c r="C433" s="4" t="s">
+      <c r="C435" s="4" t="s">
         <v>795</v>
       </c>
-      <c r="D433" s="29">
+      <c r="D435" s="29">
         <v>132.19999999999999</v>
       </c>
     </row>
-    <row r="434" spans="2:5">
-      <c r="B434" s="7" t="s">
+    <row r="436" spans="2:5">
+      <c r="B436" s="7" t="s">
         <v>15</v>
       </c>
-      <c r="C434" s="4" t="s">
+      <c r="C436" s="4" t="s">
         <v>796</v>
       </c>
-      <c r="D434" s="29">
+      <c r="D436" s="29">
         <v>73.599999999999994</v>
       </c>
     </row>
-    <row r="435" spans="2:5" ht="25.5">
-[...1 lines deleted...]
-      <c r="C435" s="1" t="s">
+    <row r="437" spans="2:5" ht="25.5">
+      <c r="B437" s="22"/>
+      <c r="C437" s="1" t="s">
         <v>269</v>
       </c>
-      <c r="D435" s="19" t="s">
+      <c r="D437" s="19" t="s">
         <v>1</v>
-      </c>
-[...23 lines deleted...]
-        <v>928</v>
       </c>
     </row>
     <row r="438" spans="2:5">
       <c r="B438" s="14" t="s">
-        <v>973</v>
+        <v>270</v>
       </c>
       <c r="C438" s="2" t="s">
-        <v>975</v>
+        <v>805</v>
       </c>
       <c r="D438" s="29">
-        <v>63.5</v>
-[...2 lines deleted...]
-        <v>928</v>
+        <v>14.33</v>
       </c>
     </row>
     <row r="439" spans="2:5">
       <c r="B439" s="14" t="s">
-        <v>271</v>
+        <v>972</v>
       </c>
       <c r="C439" s="2" t="s">
-        <v>806</v>
-[...2 lines deleted...]
-        <v>77.900000000000006</v>
+        <v>974</v>
+      </c>
+      <c r="D439" s="29">
+        <v>35.799999999999997</v>
+      </c>
+      <c r="E439" s="33" t="s">
+        <v>928</v>
       </c>
     </row>
     <row r="440" spans="2:5">
       <c r="B440" s="14" t="s">
-        <v>138</v>
+        <v>973</v>
       </c>
       <c r="C440" s="2" t="s">
-        <v>807</v>
+        <v>975</v>
       </c>
       <c r="D440" s="29">
-        <v>6.8</v>
+        <v>63.5</v>
+      </c>
+      <c r="E440" s="33" t="s">
+        <v>928</v>
       </c>
     </row>
     <row r="441" spans="2:5">
       <c r="B441" s="14" t="s">
-        <v>272</v>
+        <v>271</v>
       </c>
       <c r="C441" s="2" t="s">
-        <v>808</v>
+        <v>806</v>
       </c>
       <c r="D441" s="42">
-        <v>17.2</v>
-[...8 lines deleted...]
-        <v>1</v>
+        <v>77.900000000000006</v>
+      </c>
+    </row>
+    <row r="442" spans="2:5">
+      <c r="B442" s="14" t="s">
+        <v>138</v>
+      </c>
+      <c r="C442" s="2" t="s">
+        <v>807</v>
+      </c>
+      <c r="D442" s="29">
+        <v>6.8</v>
       </c>
     </row>
     <row r="443" spans="2:5">
       <c r="B443" s="14" t="s">
-        <v>320</v>
-[...16 lines deleted...]
-        <v>141.28</v>
+        <v>272</v>
+      </c>
+      <c r="C443" s="2" t="s">
+        <v>808</v>
+      </c>
+      <c r="D443" s="42">
+        <v>17.2</v>
+      </c>
+    </row>
+    <row r="444" spans="2:5" ht="25.5">
+      <c r="B444" s="26"/>
+      <c r="C444" s="1" t="s">
+        <v>319</v>
+      </c>
+      <c r="D444" s="19" t="s">
+        <v>1</v>
       </c>
     </row>
     <row r="445" spans="2:5">
       <c r="B445" s="14" t="s">
-        <v>322</v>
+        <v>320</v>
       </c>
       <c r="C445" s="9" t="s">
-        <v>832</v>
-[...2 lines deleted...]
-        <v>131.1</v>
+        <v>809</v>
+      </c>
+      <c r="D445" s="29">
+        <v>111.6</v>
       </c>
     </row>
     <row r="446" spans="2:5">
       <c r="B446" s="14" t="s">
-        <v>323</v>
+        <v>321</v>
       </c>
       <c r="C446" s="9" t="s">
-        <v>833</v>
-[...11 lines deleted...]
-        <v>1</v>
+        <v>831</v>
+      </c>
+      <c r="D446" s="29">
+        <v>141.28</v>
+      </c>
+    </row>
+    <row r="447" spans="2:5">
+      <c r="B447" s="14" t="s">
+        <v>322</v>
+      </c>
+      <c r="C447" s="9" t="s">
+        <v>832</v>
+      </c>
+      <c r="D447" s="43">
+        <v>131.1</v>
       </c>
     </row>
     <row r="448" spans="2:5">
       <c r="B448" s="14" t="s">
-        <v>350</v>
+        <v>323</v>
       </c>
       <c r="C448" s="9" t="s">
-        <v>834</v>
-[...13 lines deleted...]
-        <v>35.74</v>
+        <v>833</v>
+      </c>
+      <c r="D448" s="42">
+        <v>169.1</v>
+      </c>
+    </row>
+    <row r="449" spans="2:5" ht="25.5">
+      <c r="B449" s="26"/>
+      <c r="C449" s="1" t="s">
+        <v>349</v>
+      </c>
+      <c r="D449" s="19" t="s">
+        <v>1</v>
       </c>
     </row>
     <row r="450" spans="2:5">
       <c r="B450" s="14" t="s">
-        <v>353</v>
+        <v>350</v>
       </c>
       <c r="C450" s="9" t="s">
-        <v>836</v>
+        <v>834</v>
       </c>
       <c r="D450" s="29">
-        <v>138.97999999999999</v>
+        <v>19.2</v>
       </c>
     </row>
     <row r="451" spans="2:5">
       <c r="B451" s="14" t="s">
-        <v>976</v>
+        <v>351</v>
       </c>
       <c r="C451" s="9" t="s">
-        <v>977</v>
-[...5 lines deleted...]
-        <v>928</v>
+        <v>835</v>
+      </c>
+      <c r="D451" s="29">
+        <v>35.74</v>
       </c>
     </row>
     <row r="452" spans="2:5">
       <c r="B452" s="14" t="s">
-        <v>352</v>
+        <v>353</v>
       </c>
       <c r="C452" s="9" t="s">
-        <v>837</v>
+        <v>836</v>
       </c>
       <c r="D452" s="29">
-        <v>57.8</v>
+        <v>138.97999999999999</v>
       </c>
     </row>
     <row r="453" spans="2:5">
       <c r="B453" s="14" t="s">
-        <v>355</v>
+        <v>976</v>
       </c>
       <c r="C453" s="9" t="s">
-        <v>838</v>
-[...2 lines deleted...]
-        <v>125.06</v>
+        <v>977</v>
+      </c>
+      <c r="D453" s="42">
+        <v>210.3</v>
+      </c>
+      <c r="E453" s="33" t="s">
+        <v>928</v>
       </c>
     </row>
     <row r="454" spans="2:5">
       <c r="B454" s="14" t="s">
-        <v>354</v>
+        <v>352</v>
       </c>
       <c r="C454" s="9" t="s">
-        <v>839</v>
+        <v>837</v>
       </c>
       <c r="D454" s="29">
-        <v>51.26</v>
+        <v>57.8</v>
       </c>
     </row>
     <row r="455" spans="2:5">
       <c r="B455" s="14" t="s">
-        <v>356</v>
+        <v>355</v>
       </c>
       <c r="C455" s="9" t="s">
-        <v>840</v>
+        <v>838</v>
       </c>
       <c r="D455" s="29">
-        <v>94.79</v>
+        <v>125.06</v>
       </c>
     </row>
     <row r="456" spans="2:5">
       <c r="B456" s="14" t="s">
-        <v>357</v>
+        <v>354</v>
       </c>
       <c r="C456" s="9" t="s">
-        <v>841</v>
-[...2 lines deleted...]
-        <v>125.2</v>
+        <v>839</v>
+      </c>
+      <c r="D456" s="29">
+        <v>51.26</v>
       </c>
     </row>
     <row r="457" spans="2:5">
       <c r="B457" s="14" t="s">
-        <v>358</v>
+        <v>356</v>
       </c>
       <c r="C457" s="9" t="s">
-        <v>842</v>
-[...11 lines deleted...]
-        <v>1</v>
+        <v>840</v>
+      </c>
+      <c r="D457" s="29">
+        <v>94.79</v>
+      </c>
+    </row>
+    <row r="458" spans="2:5">
+      <c r="B458" s="14" t="s">
+        <v>357</v>
+      </c>
+      <c r="C458" s="9" t="s">
+        <v>841</v>
+      </c>
+      <c r="D458" s="42">
+        <v>125.2</v>
       </c>
     </row>
     <row r="459" spans="2:5">
       <c r="B459" s="14" t="s">
-        <v>359</v>
+        <v>358</v>
       </c>
       <c r="C459" s="9" t="s">
-        <v>824</v>
-[...13 lines deleted...]
-        <v>15.2</v>
+        <v>842</v>
+      </c>
+      <c r="D459" s="42">
+        <v>75.099999999999994</v>
+      </c>
+    </row>
+    <row r="460" spans="2:5" ht="25.5">
+      <c r="B460" s="26"/>
+      <c r="C460" s="1" t="s">
+        <v>810</v>
+      </c>
+      <c r="D460" s="19" t="s">
+        <v>1</v>
       </c>
     </row>
     <row r="461" spans="2:5">
       <c r="B461" s="14" t="s">
-        <v>361</v>
+        <v>359</v>
       </c>
       <c r="C461" s="9" t="s">
-        <v>826</v>
+        <v>824</v>
       </c>
       <c r="D461" s="29">
-        <v>152.55000000000001</v>
+        <v>48.3</v>
       </c>
     </row>
     <row r="462" spans="2:5">
       <c r="B462" s="14" t="s">
-        <v>362</v>
+        <v>360</v>
       </c>
       <c r="C462" s="9" t="s">
-        <v>827</v>
+        <v>825</v>
       </c>
       <c r="D462" s="29">
-        <v>37.4</v>
+        <v>15.2</v>
       </c>
     </row>
     <row r="463" spans="2:5">
       <c r="B463" s="14" t="s">
-        <v>363</v>
+        <v>361</v>
       </c>
       <c r="C463" s="9" t="s">
-        <v>828</v>
+        <v>826</v>
       </c>
       <c r="D463" s="29">
-        <v>37.4</v>
+        <v>152.55000000000001</v>
       </c>
     </row>
     <row r="464" spans="2:5">
       <c r="B464" s="14" t="s">
-        <v>364</v>
+        <v>362</v>
       </c>
       <c r="C464" s="9" t="s">
-        <v>829</v>
+        <v>827</v>
       </c>
       <c r="D464" s="29">
         <v>37.4</v>
       </c>
     </row>
     <row r="465" spans="2:4">
       <c r="B465" s="14" t="s">
+        <v>363</v>
+      </c>
+      <c r="C465" s="9" t="s">
+        <v>828</v>
+      </c>
+      <c r="D465" s="29">
+        <v>37.4</v>
+      </c>
+    </row>
+    <row r="466" spans="2:4">
+      <c r="B466" s="14" t="s">
+        <v>364</v>
+      </c>
+      <c r="C466" s="9" t="s">
+        <v>829</v>
+      </c>
+      <c r="D466" s="29">
+        <v>37.4</v>
+      </c>
+    </row>
+    <row r="467" spans="2:4">
+      <c r="B467" s="14" t="s">
         <v>365</v>
       </c>
-      <c r="C465" s="9" t="s">
+      <c r="C467" s="9" t="s">
         <v>830</v>
       </c>
-      <c r="D465" s="29">
+      <c r="D467" s="29">
         <v>141.46</v>
       </c>
     </row>
-    <row r="466" spans="2:4" ht="25.5">
-[...1 lines deleted...]
-      <c r="C466" s="1" t="s">
+    <row r="468" spans="2:4" ht="25.5">
+      <c r="B468" s="22"/>
+      <c r="C468" s="1" t="s">
         <v>366</v>
       </c>
-      <c r="D466" s="19" t="s">
+      <c r="D468" s="19" t="s">
         <v>1</v>
       </c>
     </row>
-    <row r="467" spans="2:4">
-      <c r="B467" s="25" t="s">
+    <row r="469" spans="2:4">
+      <c r="B469" s="25" t="s">
         <v>367</v>
       </c>
-      <c r="C467" s="17" t="s">
+      <c r="C469" s="17" t="s">
         <v>812</v>
       </c>
-      <c r="D467" s="42">
+      <c r="D469" s="42">
         <v>64.3</v>
-      </c>
-[...20 lines deleted...]
-        <v>83.8</v>
       </c>
     </row>
     <row r="470" spans="2:4">
       <c r="B470" s="14" t="s">
-        <v>811</v>
+        <v>368</v>
       </c>
       <c r="C470" s="2" t="s">
-        <v>815</v>
+        <v>813</v>
       </c>
       <c r="D470" s="42">
-        <v>83.5</v>
+        <v>69.099999999999994</v>
       </c>
     </row>
     <row r="471" spans="2:4">
       <c r="B471" s="14" t="s">
-        <v>370</v>
+        <v>369</v>
       </c>
       <c r="C471" s="2" t="s">
-        <v>816</v>
+        <v>814</v>
       </c>
       <c r="D471" s="42">
-        <v>84.1</v>
+        <v>83.8</v>
       </c>
     </row>
     <row r="472" spans="2:4">
       <c r="B472" s="14" t="s">
-        <v>371</v>
+        <v>811</v>
       </c>
       <c r="C472" s="2" t="s">
-        <v>817</v>
+        <v>815</v>
       </c>
       <c r="D472" s="42">
-        <v>92.2</v>
+        <v>83.5</v>
       </c>
     </row>
     <row r="473" spans="2:4">
       <c r="B473" s="14" t="s">
-        <v>373</v>
+        <v>370</v>
       </c>
       <c r="C473" s="2" t="s">
-        <v>823</v>
-[...2 lines deleted...]
-        <v>228.6</v>
+        <v>816</v>
+      </c>
+      <c r="D473" s="42">
+        <v>84.1</v>
       </c>
     </row>
     <row r="474" spans="2:4">
       <c r="B474" s="14" t="s">
-        <v>372</v>
+        <v>371</v>
       </c>
       <c r="C474" s="2" t="s">
-        <v>818</v>
-[...2 lines deleted...]
-        <v>230.6</v>
+        <v>817</v>
+      </c>
+      <c r="D474" s="42">
+        <v>92.2</v>
       </c>
     </row>
     <row r="475" spans="2:4">
-      <c r="B475" s="24" t="s">
-[...6 lines deleted...]
-        <v>121.5</v>
+      <c r="B475" s="14" t="s">
+        <v>373</v>
+      </c>
+      <c r="C475" s="2" t="s">
+        <v>823</v>
+      </c>
+      <c r="D475" s="36">
+        <v>228.6</v>
       </c>
     </row>
     <row r="476" spans="2:4">
       <c r="B476" s="14" t="s">
-        <v>375</v>
+        <v>372</v>
       </c>
       <c r="C476" s="2" t="s">
-        <v>843</v>
+        <v>818</v>
       </c>
       <c r="D476" s="29">
-        <v>340</v>
+        <v>230.6</v>
       </c>
     </row>
     <row r="477" spans="2:4">
-      <c r="B477" s="14" t="s">
-[...6 lines deleted...]
-        <v>130.1</v>
+      <c r="B477" s="24" t="s">
+        <v>374</v>
+      </c>
+      <c r="C477" s="18" t="s">
+        <v>819</v>
+      </c>
+      <c r="D477" s="37">
+        <v>121.5</v>
       </c>
     </row>
     <row r="478" spans="2:4">
       <c r="B478" s="14" t="s">
-        <v>821</v>
+        <v>375</v>
       </c>
       <c r="C478" s="2" t="s">
-        <v>822</v>
+        <v>843</v>
       </c>
       <c r="D478" s="29">
-        <v>495.39</v>
+        <v>340</v>
       </c>
     </row>
     <row r="479" spans="2:4">
       <c r="B479" s="14" t="s">
-        <v>377</v>
+        <v>376</v>
       </c>
       <c r="C479" s="2" t="s">
-        <v>844</v>
+        <v>820</v>
       </c>
       <c r="D479" s="29">
-        <v>717.15</v>
+        <v>130.1</v>
       </c>
     </row>
     <row r="480" spans="2:4">
       <c r="B480" s="14" t="s">
-        <v>845</v>
+        <v>821</v>
       </c>
       <c r="C480" s="2" t="s">
-        <v>848</v>
+        <v>822</v>
       </c>
       <c r="D480" s="29">
-        <v>533</v>
+        <v>495.39</v>
       </c>
     </row>
     <row r="481" spans="2:5">
       <c r="B481" s="14" t="s">
-        <v>846</v>
+        <v>377</v>
       </c>
       <c r="C481" s="2" t="s">
-        <v>847</v>
+        <v>844</v>
       </c>
       <c r="D481" s="29">
-        <v>533</v>
+        <v>717.15</v>
       </c>
     </row>
     <row r="482" spans="2:5">
       <c r="B482" s="14" t="s">
-        <v>849</v>
-[...2 lines deleted...]
-        <v>850</v>
+        <v>845</v>
+      </c>
+      <c r="C482" s="2" t="s">
+        <v>848</v>
       </c>
       <c r="D482" s="29">
-        <v>1090.5</v>
+        <v>533</v>
       </c>
     </row>
     <row r="483" spans="2:5">
       <c r="B483" s="14" t="s">
-        <v>378</v>
+        <v>846</v>
       </c>
       <c r="C483" s="2" t="s">
-        <v>851</v>
+        <v>847</v>
       </c>
       <c r="D483" s="29">
-        <v>545.20000000000005</v>
-[...8 lines deleted...]
-        <v>1</v>
+        <v>533</v>
+      </c>
+    </row>
+    <row r="484" spans="2:5">
+      <c r="B484" s="14" t="s">
+        <v>849</v>
+      </c>
+      <c r="C484" s="9" t="s">
+        <v>850</v>
+      </c>
+      <c r="D484" s="29">
+        <v>1090.5</v>
       </c>
     </row>
     <row r="485" spans="2:5">
       <c r="B485" s="14" t="s">
-        <v>853</v>
+        <v>378</v>
       </c>
       <c r="C485" s="2" t="s">
-        <v>854</v>
-[...13 lines deleted...]
-        <v>890.1</v>
+        <v>851</v>
+      </c>
+      <c r="D485" s="29">
+        <v>545.20000000000005</v>
+      </c>
+    </row>
+    <row r="486" spans="2:5" ht="25.5">
+      <c r="B486" s="22"/>
+      <c r="C486" s="1" t="s">
+        <v>852</v>
+      </c>
+      <c r="D486" s="19" t="s">
+        <v>1</v>
       </c>
     </row>
     <row r="487" spans="2:5">
       <c r="B487" s="14" t="s">
-        <v>857</v>
+        <v>853</v>
       </c>
       <c r="C487" s="2" t="s">
-        <v>858</v>
-[...2 lines deleted...]
-        <v>1125.5999999999999</v>
+        <v>854</v>
+      </c>
+      <c r="D487" s="42">
+        <v>645.4</v>
       </c>
     </row>
     <row r="488" spans="2:5">
       <c r="B488" s="14" t="s">
-        <v>401</v>
+        <v>856</v>
       </c>
       <c r="C488" s="2" t="s">
-        <v>859</v>
+        <v>855</v>
       </c>
       <c r="D488" s="29">
-        <v>64.099999999999994</v>
+        <v>890.1</v>
       </c>
     </row>
     <row r="489" spans="2:5">
       <c r="B489" s="14" t="s">
-        <v>402</v>
+        <v>857</v>
       </c>
       <c r="C489" s="2" t="s">
-        <v>860</v>
+        <v>858</v>
       </c>
       <c r="D489" s="29">
-        <v>108.26</v>
+        <v>1125.5999999999999</v>
       </c>
     </row>
     <row r="490" spans="2:5">
       <c r="B490" s="14" t="s">
-        <v>403</v>
+        <v>401</v>
       </c>
       <c r="C490" s="2" t="s">
-        <v>935</v>
+        <v>859</v>
       </c>
       <c r="D490" s="29">
-        <v>35.619999999999997</v>
+        <v>64.099999999999994</v>
       </c>
     </row>
     <row r="491" spans="2:5">
       <c r="B491" s="14" t="s">
-        <v>407</v>
+        <v>402</v>
       </c>
       <c r="C491" s="2" t="s">
-        <v>861</v>
+        <v>860</v>
       </c>
       <c r="D491" s="29">
-        <v>1480.6</v>
-[...2 lines deleted...]
-        <v>998</v>
+        <v>108.26</v>
       </c>
     </row>
     <row r="492" spans="2:5">
       <c r="B492" s="14" t="s">
-        <v>408</v>
+        <v>403</v>
       </c>
       <c r="C492" s="2" t="s">
-        <v>862</v>
+        <v>935</v>
       </c>
       <c r="D492" s="29">
-        <v>1690.3</v>
-[...2 lines deleted...]
-        <v>998</v>
+        <v>35.619999999999997</v>
       </c>
     </row>
     <row r="493" spans="2:5">
       <c r="B493" s="14" t="s">
-        <v>409</v>
+        <v>407</v>
       </c>
       <c r="C493" s="2" t="s">
-        <v>863</v>
+        <v>861</v>
       </c>
       <c r="D493" s="29">
-        <v>2267.9</v>
+        <v>1480.6</v>
+      </c>
+      <c r="E493" s="33" t="s">
+        <v>998</v>
       </c>
     </row>
     <row r="494" spans="2:5">
       <c r="B494" s="14" t="s">
-        <v>864</v>
+        <v>408</v>
       </c>
       <c r="C494" s="2" t="s">
-        <v>903</v>
-[...2 lines deleted...]
-        <v>772.31</v>
+        <v>862</v>
+      </c>
+      <c r="D494" s="29">
+        <v>1690.3</v>
+      </c>
+      <c r="E494" s="33" t="s">
+        <v>998</v>
       </c>
     </row>
     <row r="495" spans="2:5">
       <c r="B495" s="14" t="s">
-        <v>404</v>
+        <v>409</v>
       </c>
       <c r="C495" s="2" t="s">
-        <v>904</v>
+        <v>863</v>
       </c>
       <c r="D495" s="29">
-        <v>1103.32</v>
+        <v>2267.9</v>
       </c>
     </row>
     <row r="496" spans="2:5">
       <c r="B496" s="14" t="s">
-        <v>405</v>
+        <v>864</v>
       </c>
       <c r="C496" s="2" t="s">
-        <v>905</v>
-[...2 lines deleted...]
-        <v>1654.96</v>
+        <v>903</v>
+      </c>
+      <c r="D496" s="36">
+        <v>772.31</v>
       </c>
     </row>
     <row r="497" spans="2:5">
       <c r="B497" s="14" t="s">
-        <v>406</v>
+        <v>404</v>
       </c>
       <c r="C497" s="2" t="s">
-        <v>906</v>
+        <v>904</v>
       </c>
       <c r="D497" s="29">
-        <v>1985.96</v>
+        <v>1103.32</v>
       </c>
     </row>
     <row r="498" spans="2:5">
       <c r="B498" s="14" t="s">
-        <v>410</v>
-[...2 lines deleted...]
-        <v>865</v>
+        <v>405</v>
+      </c>
+      <c r="C498" s="2" t="s">
+        <v>905</v>
       </c>
       <c r="D498" s="29">
-        <v>875.1</v>
+        <v>1654.96</v>
       </c>
     </row>
     <row r="499" spans="2:5">
       <c r="B499" s="14" t="s">
-        <v>411</v>
-[...2 lines deleted...]
-        <v>866</v>
+        <v>406</v>
+      </c>
+      <c r="C499" s="2" t="s">
+        <v>906</v>
       </c>
       <c r="D499" s="29">
-        <v>990.45</v>
+        <v>1985.96</v>
       </c>
     </row>
     <row r="500" spans="2:5">
       <c r="B500" s="14" t="s">
-        <v>412</v>
+        <v>410</v>
       </c>
       <c r="C500" s="10" t="s">
-        <v>867</v>
+        <v>865</v>
       </c>
       <c r="D500" s="29">
-        <v>1140.57</v>
+        <v>875.1</v>
       </c>
     </row>
     <row r="501" spans="2:5">
       <c r="B501" s="14" t="s">
-        <v>413</v>
+        <v>411</v>
       </c>
       <c r="C501" s="10" t="s">
-        <v>868</v>
+        <v>866</v>
       </c>
       <c r="D501" s="29">
-        <v>990.1</v>
+        <v>990.45</v>
       </c>
     </row>
     <row r="502" spans="2:5">
       <c r="B502" s="14" t="s">
-        <v>414</v>
+        <v>412</v>
       </c>
       <c r="C502" s="10" t="s">
-        <v>869</v>
+        <v>867</v>
       </c>
       <c r="D502" s="29">
-        <v>1350.5</v>
+        <v>1140.57</v>
       </c>
     </row>
     <row r="503" spans="2:5">
       <c r="B503" s="14" t="s">
-        <v>415</v>
+        <v>413</v>
       </c>
       <c r="C503" s="10" t="s">
-        <v>870</v>
+        <v>868</v>
       </c>
       <c r="D503" s="29">
-        <v>1600.3</v>
-[...8 lines deleted...]
-        <v>1</v>
+        <v>990.1</v>
+      </c>
+    </row>
+    <row r="504" spans="2:5">
+      <c r="B504" s="14" t="s">
+        <v>414</v>
+      </c>
+      <c r="C504" s="10" t="s">
+        <v>869</v>
+      </c>
+      <c r="D504" s="29">
+        <v>1350.5</v>
       </c>
     </row>
     <row r="505" spans="2:5">
       <c r="B505" s="14" t="s">
-        <v>979</v>
+        <v>415</v>
       </c>
       <c r="C505" s="10" t="s">
-        <v>982</v>
+        <v>870</v>
       </c>
       <c r="D505" s="29">
-        <v>1690.1</v>
-[...10 lines deleted...]
-        <v>1850.7</v>
+        <v>1600.3</v>
+      </c>
+    </row>
+    <row r="506" spans="2:5" ht="25.5">
+      <c r="B506" s="22"/>
+      <c r="C506" s="1" t="s">
+        <v>978</v>
+      </c>
+      <c r="D506" s="19" t="s">
+        <v>1</v>
       </c>
     </row>
     <row r="507" spans="2:5">
       <c r="B507" s="14" t="s">
-        <v>981</v>
+        <v>979</v>
       </c>
       <c r="C507" s="10" t="s">
-        <v>984</v>
+        <v>982</v>
       </c>
       <c r="D507" s="29">
-        <v>2480.6999999999998</v>
-[...8 lines deleted...]
-        <v>1</v>
+        <v>1690.1</v>
+      </c>
+    </row>
+    <row r="508" spans="2:5">
+      <c r="B508" s="14" t="s">
+        <v>980</v>
+      </c>
+      <c r="C508" s="10" t="s">
+        <v>983</v>
+      </c>
+      <c r="D508" s="29">
+        <v>1850.7</v>
       </c>
     </row>
     <row r="509" spans="2:5">
       <c r="B509" s="14" t="s">
-        <v>380</v>
-[...2 lines deleted...]
-        <v>871</v>
+        <v>981</v>
+      </c>
+      <c r="C509" s="10" t="s">
+        <v>984</v>
       </c>
       <c r="D509" s="29">
-        <v>1210.5</v>
-[...16 lines deleted...]
-        <v>998</v>
+        <v>2480.6999999999998</v>
+      </c>
+    </row>
+    <row r="510" spans="2:5" ht="25.5">
+      <c r="B510" s="22"/>
+      <c r="C510" s="1" t="s">
+        <v>379</v>
+      </c>
+      <c r="D510" s="19" t="s">
+        <v>1</v>
       </c>
     </row>
     <row r="511" spans="2:5">
       <c r="B511" s="14" t="s">
-        <v>382</v>
+        <v>380</v>
       </c>
       <c r="C511" s="2" t="s">
-        <v>878</v>
+        <v>871</v>
       </c>
       <c r="D511" s="29">
-        <v>1195.5</v>
+        <v>1210.5</v>
       </c>
       <c r="E511" s="33" t="s">
         <v>998</v>
       </c>
     </row>
     <row r="512" spans="2:5">
       <c r="B512" s="14" t="s">
-        <v>383</v>
+        <v>381</v>
       </c>
       <c r="C512" s="2" t="s">
-        <v>872</v>
+        <v>877</v>
       </c>
       <c r="D512" s="29">
-        <v>1260.7</v>
+        <v>1200.0999999999999</v>
+      </c>
+      <c r="E512" s="33" t="s">
+        <v>998</v>
       </c>
     </row>
     <row r="513" spans="2:5">
       <c r="B513" s="14" t="s">
-        <v>384</v>
+        <v>382</v>
       </c>
       <c r="C513" s="2" t="s">
-        <v>876</v>
+        <v>878</v>
       </c>
       <c r="D513" s="29">
-        <v>1150.0999999999999</v>
+        <v>1195.5</v>
+      </c>
+      <c r="E513" s="33" t="s">
+        <v>998</v>
       </c>
     </row>
     <row r="514" spans="2:5">
       <c r="B514" s="14" t="s">
-        <v>385</v>
+        <v>383</v>
       </c>
       <c r="C514" s="2" t="s">
-        <v>874</v>
+        <v>872</v>
       </c>
       <c r="D514" s="29">
-        <v>1150.0999999999999</v>
+        <v>1260.7</v>
       </c>
     </row>
     <row r="515" spans="2:5">
       <c r="B515" s="14" t="s">
-        <v>390</v>
+        <v>384</v>
       </c>
       <c r="C515" s="2" t="s">
-        <v>875</v>
+        <v>876</v>
       </c>
       <c r="D515" s="29">
-        <v>1231.3599999999999</v>
+        <v>1150.0999999999999</v>
       </c>
     </row>
     <row r="516" spans="2:5">
       <c r="B516" s="14" t="s">
-        <v>391</v>
+        <v>385</v>
       </c>
       <c r="C516" s="2" t="s">
-        <v>873</v>
+        <v>874</v>
       </c>
       <c r="D516" s="29">
-        <v>1669.2</v>
+        <v>1150.0999999999999</v>
       </c>
     </row>
     <row r="517" spans="2:5">
       <c r="B517" s="14" t="s">
-        <v>388</v>
+        <v>390</v>
       </c>
       <c r="C517" s="2" t="s">
-        <v>999</v>
+        <v>875</v>
       </c>
       <c r="D517" s="29">
-        <v>1350.2</v>
+        <v>1231.3599999999999</v>
       </c>
     </row>
     <row r="518" spans="2:5">
       <c r="B518" s="14" t="s">
-        <v>387</v>
+        <v>391</v>
       </c>
       <c r="C518" s="2" t="s">
-        <v>1000</v>
+        <v>873</v>
       </c>
       <c r="D518" s="29">
-        <v>2710.5</v>
+        <v>1669.2</v>
       </c>
     </row>
     <row r="519" spans="2:5">
       <c r="B519" s="14" t="s">
-        <v>389</v>
+        <v>388</v>
       </c>
       <c r="C519" s="2" t="s">
-        <v>1001</v>
+        <v>999</v>
       </c>
       <c r="D519" s="29">
-        <v>1940.3</v>
-[...2 lines deleted...]
-        <v>998</v>
+        <v>1350.2</v>
       </c>
     </row>
     <row r="520" spans="2:5">
       <c r="B520" s="14" t="s">
-        <v>943</v>
+        <v>387</v>
       </c>
       <c r="C520" s="2" t="s">
-        <v>879</v>
+        <v>1000</v>
       </c>
       <c r="D520" s="29">
-        <v>3180.1</v>
-[...2 lines deleted...]
-        <v>928</v>
+        <v>2710.5</v>
       </c>
     </row>
     <row r="521" spans="2:5">
       <c r="B521" s="14" t="s">
-        <v>986</v>
+        <v>389</v>
       </c>
       <c r="C521" s="2" t="s">
-        <v>988</v>
+        <v>1001</v>
       </c>
       <c r="D521" s="29">
-        <v>3562.5</v>
+        <v>1940.3</v>
+      </c>
+      <c r="E521" s="33" t="s">
+        <v>998</v>
       </c>
     </row>
     <row r="522" spans="2:5">
       <c r="B522" s="14" t="s">
-        <v>987</v>
+        <v>943</v>
       </c>
       <c r="C522" s="2" t="s">
-        <v>989</v>
+        <v>879</v>
       </c>
       <c r="D522" s="29">
-        <v>3562.5</v>
+        <v>3180.1</v>
+      </c>
+      <c r="E522" s="33" t="s">
+        <v>928</v>
       </c>
     </row>
     <row r="523" spans="2:5">
       <c r="B523" s="14" t="s">
-        <v>386</v>
+        <v>986</v>
       </c>
       <c r="C523" s="2" t="s">
-        <v>985</v>
+        <v>988</v>
       </c>
       <c r="D523" s="29">
         <v>3562.5</v>
       </c>
     </row>
     <row r="524" spans="2:5">
       <c r="B524" s="14" t="s">
-        <v>394</v>
+        <v>987</v>
       </c>
       <c r="C524" s="2" t="s">
-        <v>880</v>
+        <v>989</v>
       </c>
       <c r="D524" s="29">
-        <v>937.81</v>
+        <v>3562.5</v>
       </c>
     </row>
     <row r="525" spans="2:5">
       <c r="B525" s="14" t="s">
-        <v>881</v>
+        <v>386</v>
       </c>
       <c r="C525" s="2" t="s">
-        <v>880</v>
+        <v>985</v>
       </c>
       <c r="D525" s="29">
-        <v>2010.3</v>
+        <v>3562.5</v>
       </c>
     </row>
     <row r="526" spans="2:5">
       <c r="B526" s="14" t="s">
-        <v>882</v>
+        <v>394</v>
       </c>
       <c r="C526" s="2" t="s">
         <v>880</v>
       </c>
       <c r="D526" s="29">
-        <v>2050.1</v>
+        <v>937.81</v>
       </c>
     </row>
     <row r="527" spans="2:5">
       <c r="B527" s="14" t="s">
-        <v>393</v>
+        <v>881</v>
       </c>
       <c r="C527" s="2" t="s">
-        <v>883</v>
+        <v>880</v>
       </c>
       <c r="D527" s="29">
-        <v>681.3</v>
-[...2 lines deleted...]
-        <v>998</v>
+        <v>2010.3</v>
       </c>
     </row>
     <row r="528" spans="2:5">
       <c r="B528" s="14" t="s">
+        <v>882</v>
+      </c>
+      <c r="C528" s="2" t="s">
+        <v>880</v>
+      </c>
+      <c r="D528" s="29">
+        <v>2050.1</v>
+      </c>
+    </row>
+    <row r="529" spans="2:5">
+      <c r="B529" s="14" t="s">
+        <v>393</v>
+      </c>
+      <c r="C529" s="2" t="s">
+        <v>883</v>
+      </c>
+      <c r="D529" s="29">
+        <v>681.3</v>
+      </c>
+      <c r="E529" s="33" t="s">
+        <v>998</v>
+      </c>
+    </row>
+    <row r="530" spans="2:5">
+      <c r="B530" s="14" t="s">
         <v>395</v>
       </c>
-      <c r="C528" s="2" t="s">
+      <c r="C530" s="2" t="s">
         <v>907</v>
       </c>
-      <c r="D528" s="29">
+      <c r="D530" s="29">
         <v>795.3</v>
       </c>
     </row>
-    <row r="529" spans="2:4">
-      <c r="B529" s="14" t="s">
+    <row r="531" spans="2:5">
+      <c r="B531" s="14" t="s">
         <v>396</v>
       </c>
-      <c r="C529" s="2" t="s">
+      <c r="C531" s="2" t="s">
         <v>908</v>
       </c>
-      <c r="D529" s="29">
+      <c r="D531" s="29">
         <v>1195.5999999999999</v>
       </c>
     </row>
-    <row r="530" spans="2:4">
-      <c r="B530" s="14" t="s">
+    <row r="532" spans="2:5">
+      <c r="B532" s="14" t="s">
         <v>397</v>
       </c>
-      <c r="C530" s="2" t="s">
+      <c r="C532" s="2" t="s">
         <v>884</v>
       </c>
-      <c r="D530" s="29">
+      <c r="D532" s="29">
         <v>1390</v>
       </c>
     </row>
-    <row r="531" spans="2:4">
-      <c r="B531" s="14" t="s">
+    <row r="533" spans="2:5">
+      <c r="B533" s="14" t="s">
         <v>398</v>
       </c>
-      <c r="C531" s="2" t="s">
+      <c r="C533" s="2" t="s">
         <v>885</v>
       </c>
-      <c r="D531" s="29">
+      <c r="D533" s="29">
         <v>1924.94</v>
       </c>
     </row>
-    <row r="532" spans="2:4">
-      <c r="B532" s="14" t="s">
+    <row r="534" spans="2:5">
+      <c r="B534" s="14" t="s">
         <v>399</v>
       </c>
-      <c r="C532" s="2" t="s">
+      <c r="C534" s="2" t="s">
         <v>886</v>
       </c>
-      <c r="D532" s="29">
+      <c r="D534" s="29">
         <v>2456.79</v>
       </c>
     </row>
-    <row r="533" spans="2:4">
-      <c r="B533" s="14" t="s">
+    <row r="535" spans="2:5">
+      <c r="B535" s="14" t="s">
         <v>887</v>
       </c>
-      <c r="C533" s="2" t="s">
+      <c r="C535" s="2" t="s">
         <v>888</v>
       </c>
-      <c r="D533" s="29">
+      <c r="D535" s="29">
         <v>440.1</v>
       </c>
     </row>
-    <row r="534" spans="2:4">
-      <c r="B534" s="14" t="s">
+    <row r="536" spans="2:5">
+      <c r="B536" s="14" t="s">
         <v>400</v>
       </c>
-      <c r="C534" s="2" t="s">
+      <c r="C536" s="2" t="s">
         <v>889</v>
       </c>
-      <c r="D534" s="29">
+      <c r="D536" s="29">
         <v>645.84</v>
       </c>
     </row>
-    <row r="535" spans="2:4">
-      <c r="B535" s="14" t="s">
+    <row r="537" spans="2:5">
+      <c r="B537" s="14" t="s">
         <v>416</v>
       </c>
-      <c r="C535" s="2" t="s">
+      <c r="C537" s="2" t="s">
         <v>890</v>
       </c>
-      <c r="D535" s="29">
+      <c r="D537" s="29">
         <v>386.16</v>
       </c>
     </row>
-    <row r="536" spans="2:4">
-      <c r="B536" s="14" t="s">
+    <row r="538" spans="2:5">
+      <c r="B538" s="14" t="s">
         <v>417</v>
       </c>
-      <c r="C536" s="2" t="s">
+      <c r="C538" s="2" t="s">
         <v>891</v>
       </c>
-      <c r="D536" s="29">
+      <c r="D538" s="29">
         <v>402.71</v>
       </c>
     </row>
-    <row r="537" spans="2:4">
-      <c r="B537" s="14" t="s">
+    <row r="539" spans="2:5">
+      <c r="B539" s="14" t="s">
         <v>418</v>
       </c>
-      <c r="C537" s="2" t="s">
+      <c r="C539" s="2" t="s">
         <v>892</v>
       </c>
-      <c r="D537" s="29">
+      <c r="D539" s="29">
         <v>325.7</v>
       </c>
     </row>
-    <row r="538" spans="2:4">
-      <c r="B538" s="14" t="s">
+    <row r="540" spans="2:5">
+      <c r="B540" s="14" t="s">
         <v>392</v>
       </c>
-      <c r="C538" s="2" t="s">
+      <c r="C540" s="2" t="s">
         <v>893</v>
       </c>
-      <c r="D538" s="29">
+      <c r="D540" s="29">
         <v>520.6</v>
       </c>
     </row>
-    <row r="539" spans="2:4" ht="25.5">
-[...1 lines deleted...]
-      <c r="C539" s="1" t="s">
+    <row r="541" spans="2:5" ht="25.5">
+      <c r="B541" s="22"/>
+      <c r="C541" s="1" t="s">
         <v>419</v>
       </c>
-      <c r="D539" s="19" t="s">
+      <c r="D541" s="19" t="s">
         <v>1</v>
       </c>
     </row>
-    <row r="540" spans="2:4">
-      <c r="B540" s="14" t="s">
+    <row r="542" spans="2:5">
+      <c r="B542" s="14" t="s">
         <v>420</v>
       </c>
-      <c r="C540" s="6" t="s">
+      <c r="C542" s="6" t="s">
         <v>894</v>
       </c>
-      <c r="D540" s="29">
+      <c r="D542" s="29">
         <v>573.72</v>
       </c>
     </row>
-    <row r="541" spans="2:4">
-      <c r="B541" s="14" t="s">
+    <row r="543" spans="2:5">
+      <c r="B543" s="14" t="s">
         <v>421</v>
       </c>
-      <c r="C541" s="6" t="s">
+      <c r="C543" s="6" t="s">
         <v>895</v>
       </c>
-      <c r="D541" s="29">
+      <c r="D543" s="29">
         <v>1350.4</v>
       </c>
     </row>
-    <row r="542" spans="2:4">
-      <c r="B542" s="14" t="s">
+    <row r="544" spans="2:5">
+      <c r="B544" s="14" t="s">
         <v>422</v>
       </c>
-      <c r="C542" s="6" t="s">
+      <c r="C544" s="6" t="s">
         <v>896</v>
       </c>
-      <c r="D542" s="29">
+      <c r="D544" s="29">
         <v>1255.02</v>
-      </c>
-[...18 lines deleted...]
-        <v>1</v>
       </c>
     </row>
     <row r="545" spans="2:4">
       <c r="B545" s="14" t="s">
-        <v>990</v>
-[...2 lines deleted...]
-        <v>991</v>
+        <v>423</v>
+      </c>
+      <c r="C545" s="6" t="s">
+        <v>897</v>
       </c>
       <c r="D545" s="29">
-        <v>962.15</v>
-[...10 lines deleted...]
-        <v>974.06</v>
+        <v>894.92</v>
+      </c>
+    </row>
+    <row r="546" spans="2:4" ht="25.5">
+      <c r="B546" s="22"/>
+      <c r="C546" s="1" t="s">
+        <v>424</v>
+      </c>
+      <c r="D546" s="19" t="s">
+        <v>1</v>
       </c>
     </row>
     <row r="547" spans="2:4">
       <c r="B547" s="14" t="s">
-        <v>426</v>
-[...2 lines deleted...]
-        <v>898</v>
+        <v>990</v>
+      </c>
+      <c r="C547" s="2" t="s">
+        <v>991</v>
       </c>
       <c r="D547" s="29">
-        <v>1671.48</v>
-[...8 lines deleted...]
-        <v>1</v>
+        <v>962.15</v>
+      </c>
+    </row>
+    <row r="548" spans="2:4">
+      <c r="B548" s="14" t="s">
+        <v>425</v>
+      </c>
+      <c r="C548" s="2" t="s">
+        <v>992</v>
+      </c>
+      <c r="D548" s="29">
+        <v>974.06</v>
       </c>
     </row>
     <row r="549" spans="2:4">
       <c r="B549" s="14" t="s">
+        <v>426</v>
+      </c>
+      <c r="C549" s="9" t="s">
+        <v>898</v>
+      </c>
+      <c r="D549" s="29">
+        <v>1671.48</v>
+      </c>
+    </row>
+    <row r="550" spans="2:4" ht="25.5">
+      <c r="B550" s="22"/>
+      <c r="C550" s="1" t="s">
+        <v>901</v>
+      </c>
+      <c r="D550" s="19" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="551" spans="2:4">
+      <c r="B551" s="14" t="s">
         <v>427</v>
       </c>
-      <c r="C549" s="2" t="s">
+      <c r="C551" s="2" t="s">
         <v>899</v>
       </c>
-      <c r="D549" s="29">
+      <c r="D551" s="29">
         <v>92.49</v>
       </c>
     </row>
-    <row r="550" spans="2:4">
-      <c r="B550" s="14" t="s">
+    <row r="552" spans="2:4">
+      <c r="B552" s="14" t="s">
         <v>428</v>
       </c>
-      <c r="C550" s="2" t="s">
+      <c r="C552" s="2" t="s">
         <v>900</v>
       </c>
-      <c r="D550" s="29">
+      <c r="D552" s="29">
         <v>214.36</v>
       </c>
     </row>
-    <row r="551" spans="2:4" ht="25.5">
-[...1 lines deleted...]
-      <c r="C551" s="1" t="s">
+    <row r="553" spans="2:4" ht="25.5">
+      <c r="B553" s="22"/>
+      <c r="C553" s="1" t="s">
         <v>0</v>
       </c>
-      <c r="D551" s="19" t="s">
+      <c r="D553" s="19" t="s">
         <v>1</v>
-      </c>
-[...20 lines deleted...]
-        <v>124.75</v>
       </c>
     </row>
     <row r="554" spans="2:4">
       <c r="B554" s="7" t="s">
-        <v>6</v>
+        <v>2</v>
       </c>
       <c r="C554" s="2" t="s">
-        <v>912</v>
+        <v>911</v>
       </c>
       <c r="D554" s="29">
-        <v>116.3</v>
+        <v>118.3</v>
       </c>
     </row>
     <row r="555" spans="2:4">
       <c r="B555" s="7" t="s">
-        <v>3</v>
-[...2 lines deleted...]
-        <v>913</v>
+        <v>4</v>
+      </c>
+      <c r="C555" s="2" t="s">
+        <v>910</v>
       </c>
       <c r="D555" s="29">
-        <v>133.6</v>
+        <v>124.75</v>
       </c>
     </row>
     <row r="556" spans="2:4">
       <c r="B556" s="7" t="s">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="C556" s="2" t="s">
-        <v>914</v>
+        <v>912</v>
       </c>
       <c r="D556" s="29">
-        <v>141.1</v>
+        <v>116.3</v>
       </c>
     </row>
     <row r="557" spans="2:4">
       <c r="B557" s="7" t="s">
-        <v>7</v>
-[...2 lines deleted...]
-        <v>915</v>
+        <v>3</v>
+      </c>
+      <c r="C557" s="3" t="s">
+        <v>913</v>
       </c>
       <c r="D557" s="29">
-        <v>139.91</v>
+        <v>133.6</v>
       </c>
     </row>
     <row r="558" spans="2:4">
       <c r="B558" s="7" t="s">
-        <v>10</v>
+        <v>5</v>
       </c>
       <c r="C558" s="2" t="s">
-        <v>916</v>
+        <v>914</v>
       </c>
       <c r="D558" s="29">
-        <v>101.25</v>
+        <v>141.1</v>
       </c>
     </row>
     <row r="559" spans="2:4">
       <c r="B559" s="7" t="s">
-        <v>11</v>
+        <v>7</v>
       </c>
       <c r="C559" s="2" t="s">
-        <v>917</v>
+        <v>915</v>
       </c>
       <c r="D559" s="29">
-        <v>141.5</v>
+        <v>139.91</v>
       </c>
     </row>
     <row r="560" spans="2:4">
       <c r="B560" s="7" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="C560" s="2" t="s">
-        <v>919</v>
+        <v>916</v>
       </c>
       <c r="D560" s="29">
-        <v>96.2</v>
+        <v>101.25</v>
       </c>
     </row>
     <row r="561" spans="2:4">
       <c r="B561" s="7" t="s">
-        <v>8</v>
+        <v>11</v>
       </c>
       <c r="C561" s="2" t="s">
-        <v>918</v>
+        <v>917</v>
       </c>
       <c r="D561" s="29">
         <v>141.5</v>
       </c>
     </row>
+    <row r="562" spans="2:4">
+      <c r="B562" s="7" t="s">
+        <v>9</v>
+      </c>
+      <c r="C562" s="2" t="s">
+        <v>919</v>
+      </c>
+      <c r="D562" s="29">
+        <v>96.2</v>
+      </c>
+    </row>
+    <row r="563" spans="2:4">
+      <c r="B563" s="7" t="s">
+        <v>8</v>
+      </c>
+      <c r="C563" s="2" t="s">
+        <v>918</v>
+      </c>
+      <c r="D563" s="29">
+        <v>141.5</v>
+      </c>
+    </row>
   </sheetData>
-  <autoFilter ref="B2:E561"/>
+  <autoFilter ref="B2:E563"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" scale="54" fitToHeight="0" orientation="landscape" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Hojas de cálculo</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Hoja1</vt:lpstr>
     </vt:vector>